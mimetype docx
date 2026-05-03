--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1460,209 +1460,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach Number Dependence of Tone Generation by Impinging Round Jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Application of the complex differentiation method to the sensitivity analysis of aerodynamic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (8), pp.3551-3565. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.j062746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121689v1</w:t>
+                <w:t xml:space="preserve">hal-04137214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the complex differentiation method to the sensitivity analysis of aerodynamic noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vincent</w:t>
+                <w:t xml:space="preserve">Mach Number Dependence of Tone Generation by Impinging Round Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.105965. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (8), pp.3551-3565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.j062746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137214v1</w:t>
+                <w:t xml:space="preserve">hal-04121689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a Water Jet Exhausting into Quiescent Air</w:t>
               </w:r>
@@ -1993,105 +1993,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tones in the acoustic far field of jets in the upstream direction</w:t>
+                <w:t xml:space="preserve">Interactions between upstream-propagating guided jet waves and shear-layer instability waves near the nozzle of subsonic and nearly ideally expanded supersonic free jets with laminar boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), pp.2397-2406. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 949, pp.A41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J061013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573274v1</w:t>
+                <w:t xml:space="preserve">hal-03795003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprint of vortical structures on the near-field pressure of a turbulent jet</w:t>
               </w:r>
@@ -2175,105 +2175,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between upstream-propagating guided jet waves and shear-layer instability waves near the nozzle of subsonic and nearly ideally expanded supersonic free jets with laminar boundary layers</w:t>
+                <w:t xml:space="preserve">Tones in the acoustic far field of jets in the upstream direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 949, pp.A41. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.2397-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J061013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795003v1</w:t>
+                <w:t xml:space="preserve">hal-03573274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of acoustic tones in round jets at a Mach number of 0.9 impinging on a plate with and without a hole</w:t>
               </w:r>
@@ -2747,287 +2747,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of wave steepening and shock coalescence near a cold Mach 3 jet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic tones in the near-nozzle region of jets: characteristics and variations between Mach numbers 0.5 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0003343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 921, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111278v1</w:t>
+                <w:t xml:space="preserve">hal-03271352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links Between Steepened Mach Waves and Coherent Structures for a Supersonic Jet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of wave steepening and shock coalescence near a cold Mach 3 jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.357-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.j059859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0003343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210322v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic tones in the near-nozzle region of jets: characteristics and variations between Mach numbers 0.5 and 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links Between Steepened Mach Waves and Coherent Structures for a Supersonic Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 921, pp.A3. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.j059859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271352v1</w:t>
+                <w:t xml:space="preserve">hal-03210322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent statistics of the 0-mode pressure fluctuations in the near field of Mach 0.9 circular jets at low and high Reynolds numbers</w:t>
               </w:r>
@@ -3182,51 +3182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic shielding and interaction effects for strongly heated supersonic twin jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3273,51 +3273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effects on Convection Speed and Steepened Waves of Temporally Developing Supersonic Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3358,391 +3358,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential-core closing of temporally developing jets at Mach numbers between 0.3 and 2: Scaling and conditional averaging of flow and sound fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A technique of flux reconstruction at the interfaces of nonconforming grids for aeroacoustic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124601⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (12), pp.587-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400864v1</w:t>
+                <w:t xml:space="preserve">hal-02351079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On noise generation in low Reynolds number temporal round jets at a Mach number of 0.9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steepened Mach waves near supersonic jets: study of azimuthal structure and generation process using conditional averages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 859, pp.1022 - 1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.864⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 880, pp.594-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333794v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steepened Mach waves near supersonic jets: study of azimuthal structure and generation process using conditional averages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Potential-core closing of temporally developing jets at Mach numbers between 0.3 and 2: Scaling and conditional averaging of flow and sound fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.729⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341714v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technique of flux reconstruction at the interfaces of nonconforming grids for aeroacoustic simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On noise generation in low Reynolds number temporal round jets at a Mach number of 0.9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (12), pp.587-614. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 859, pp.1022 - 1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351079v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nozzle-exit boundary-layer profile on the initial shear-layer instability, flow field and noise of subsonic jets</w:t>
               </w:r>
@@ -3904,300 +3904,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation modes in screeching jets</w:t>
+                <w:t xml:space="preserve">Flow features near plate impinged by ideally expanded and underexpanded round jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 56, pp.2918-2924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J056936⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 56, pp.445-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J056421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085850v1</w:t>
+                <w:t xml:space="preserve">hal-02085849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid sensitivity of flow field and noise of high-Reynolds-number jets computed by large-eddy simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillation modes in screeching jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17, pp.399-424. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.2918-2924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1475472X18778287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J056936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085845v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow features near plate impinged by ideally expanded and underexpanded round jets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid sensitivity of flow field and noise of high-Reynolds-number jets computed by large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, pp.445-457. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.399-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J056421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1475472X18778287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085849v1</w:t>
+                <w:t xml:space="preserve">hal-02085845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of viscous and compressible gas-gas flows using high-order finite difference schemes</w:t>
               </w:r>
@@ -4372,235 +4372,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback loop and upwind-propagating waves in ideally expanded supersonic impinging round jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of compressible Large-Eddy Simulations combining high-order schemes and wall modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daviller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.334⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.1152-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J055107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724960v1</w:t>
+                <w:t xml:space="preserve">hal-01724958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of compressible Large-Eddy Simulations combining high-order schemes and wall modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback loop and upwind-propagating waves in ideally expanded supersonic impinging round jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Daviller</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55, pp.1152-1163. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 823, pp.562-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J055107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724958v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure oscillations and tone production in underexpanded impinging round jets</w:t>
               </w:r>
@@ -5074,326 +5074,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise of an overexpanded Mach 3.3 jet: non-linear propagation effects and correlations with flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">A study of infrasound propagation based on high-order finite difference solutions of the Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.7-8.607⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1083-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4864793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136599v1</w:t>
+                <w:t xml:space="preserve">hal-01136627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-implicit runge–kutta schemes: development and application to compressible channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Kremer</w:t>
+                <w:t xml:space="preserve">Noise of an overexpanded Mach 3.3 jet: non-linear propagation effects and correlations with flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J052236⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), pp.607-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.7-8.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136621v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of infrasound propagation based on high-order finite difference solutions of the Navier-Stokes equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+                <w:t xml:space="preserve">Semi-implicit runge–kutta schemes: development and application to compressible channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (3), pp.1083-1095. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.516-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4864793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J052236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136627v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of subsonic turbulent nozzle jet flow and its near-field sound</w:t>
               </w:r>
@@ -6358,77 +6358,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educing the source mechanism associated with downstream radiation in subsonic jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Kerherve</w:t>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V.G. Cavalieri</w:t>
+                <w:t xml:space="preserve">André V. G. Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6492,247 +6492,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectra of nozzle-exit velocity disturbances in initially nominally turbulent, transitional jets</w:t>
+                <w:t xml:space="preserve">Finite differences for coarse azimuthal discretization and for reduction of effective resolution near origin of cylindrical flow equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23, pp.091702. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230, pp.1134-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3642642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691034v1</w:t>
+                <w:t xml:space="preserve">hal-00691035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite differences for coarse azimuthal discretization and for reduction of effective resolution near origin of cylindrical flow equations</w:t>
+                <w:t xml:space="preserve">On the spectra of nozzle-exit velocity disturbances in initially nominally turbulent, transitional jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.091702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3642642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.10.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00691035v1</w:t>
+                <w:t xml:space="preserve">hal-00691034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of the flow and acoustic fields of a Reynolds number 10 5 subsonic jet with tripped exit boundary layers</w:t>
               </w:r>
@@ -6822,51 +6822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a high-mach-number overexpanded jet using Large-Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,248 +7066,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of sound generation by turbulent reacting flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of noncentered wavenumber-based optimized interpolation schemes with amplification control for overlapping grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.461-489. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.2074-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1475-472X.9.4-5.461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090758702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566028v1</w:t>
+                <w:t xml:space="preserve">hal-00566011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of noncentered wavenumber-based optimized interpolation schemes with amplification control for overlapping grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of sound generation by turbulent reacting flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Desvigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32, pp.2074-2098. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.461-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090758702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1260/1475-472X.9.4-5.461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566011v1</w:t>
+                <w:t xml:space="preserve">hal-00566028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in direct noise computation</w:t>
               </w:r>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shock-capturing methodology based on adaptative spatial filtering for high-order non-linear computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8039,259 +8039,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of differentiation errors in large-eddy simulations based on the EDQNM theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berland</w:t>
+                <w:t xml:space="preserve">Direct simulation of isolated elliptic vortices and of their radiated noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 227, pp.8314-8340. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.65-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-007-0066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442508v1</w:t>
+                <w:t xml:space="preserve">hal-00442505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct simulation of isolated elliptic vortices and of their radiated noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barré</w:t>
+                <w:t xml:space="preserve">A study of differentiation errors in large-eddy simulations based on the EDQNM theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.65-82. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 227, pp.8314-8340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-007-0066-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442505v1</w:t>
+                <w:t xml:space="preserve">hal-00442508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise computation of the turbulent flow around a zero-incidence airfoil</w:t>
               </w:r>
@@ -9462,233 +9462,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of downstream and sideline subsonic jet noise using Large Eddy Simulation</w:t>
+                <w:t xml:space="preserve">Large eddy simulations of round free jets using explicit filtering with/without dynamic Smagorinsky model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20, pp.23-40. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.603-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-005-0005-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274776v1</w:t>
+                <w:t xml:space="preserve">hal-00274778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of round free jets using explicit filtering with/without dynamic Smagorinsky model</w:t>
+                <w:t xml:space="preserve">Investigation of downstream and sideline subsonic jet noise using Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.603-610. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-005-0005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274778v1</w:t>
+                <w:t xml:space="preserve">hal-00274776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Inflow Conditions and Forcing on Subsonic Jet Flows and Noise</w:t>
               </w:r>
@@ -10264,159 +10264,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Investigation of a High Subsonic, Moderate Reynolds Number Jet Using a Compressible Large Eddy Simulation</w:t>
+                <w:t xml:space="preserve">Illustration of the Inclusion of Sound-Flow Interactions in Lighthill's Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (4), pp.273-297. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (8), pp.1604-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-002-0079-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/2.2115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334585v1</w:t>
+                <w:t xml:space="preserve">hal-02342284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evidence of mode switching in the flow-induced oscillations by a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10435,353 +10423,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (2), pp.193-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/147547203322775533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration of the Inclusion of Sound-Flow Interactions in Lighthill's Equation</w:t>
+                <w:t xml:space="preserve">Noise Investigation of a High Subsonic, Moderate Reynolds Number Jet Using a Compressible Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (4), pp.273-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-002-0079-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/2.2115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342284v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream subsonic jet noise: link with vortical structures intruding into the jet core</w:t>
+                <w:t xml:space="preserve">Three-dimensional non-reflective boundary conditions for acoustic simulations: far field formulation and validation test cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.463 - 471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353114v1</w:t>
+                <w:t xml:space="preserve">hal-02342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional non-reflective boundary conditions for acoustic simulations: far field formulation and validation test cases</w:t>
+                <w:t xml:space="preserve">Downstream subsonic jet noise: link with vortical structures intruding into the jet core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (8), pp.527-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01499-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342291v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Flow Noise Using Source Terms in Linearized Euler's Equations</w:t>
               </w:r>
@@ -12163,486 +12163,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of inner boundary layer thickness on the near pressure field of a subsonic jet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Camussi</w:t>
+                <w:t xml:space="preserve">Tone generation in impinging jets with laminar and highly-disturbed nozzle-exit boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.5957-5962, </w:t>
+              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.3745, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-3745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402222v1</w:t>
+                <w:t xml:space="preserve">hal-04122925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Mach wave coalescence using spark sources and large-eddy simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
+                <w:t xml:space="preserve">A parametric analysis of the effect of the jet initial conditions on the wavelet-decomposed near-field acoustic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-0021⟩</w:t>
+              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.4289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948470v1</w:t>
+                <w:t xml:space="preserve">hal-04122927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone generation in impinging jets with laminar and highly-disturbed nozzle-exit boundary layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">The effects of inner boundary layer thickness on the near pressure field of a subsonic jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-3745⟩</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.5957-5962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122925v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric analysis of the effect of the jet initial conditions on the wavelet-decomposed near-field acoustic pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
+                <w:t xml:space="preserve">A study of Mach wave coalescence using spark sources and large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Willis lll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E. Tinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.4289, </w:t>
+              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, National Harbor, MD, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2023-4289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122927v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsonic installed Jet noise scattering prediction using BEM and near-field-data-optimized Wave-Packet model</w:t>
               </w:r>
@@ -13116,533 +13116,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic wave equation based on Pierce's operator applied to the sound generated by a mixing layer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application de la méthode de la différentiation complexe au développement aérodynamique d'une couche de mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694715v1</w:t>
+                <w:t xml:space="preserve">hal-03796242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy Simulation of a Water Jet Exhausting into Quiescent Air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vuillot</w:t>
+                <w:t xml:space="preserve">Aeroacoustic wave equation based on Pierce's operator applied to the sound generated by a mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Kaltenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2022-2019⟩</w:t>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512038v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach number dependence of tone generation in impinging round jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Large-eddy Simulation of a Water Jet Exhausting into Quiescent Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2022-2866⟩</w:t>
+              <w:t xml:space="preserve">2022 AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694717v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du nombre de Mach sur les composantes tonales du bruit rayonné par des jets impactant une plaque</w:t>
+                <w:t xml:space="preserve">Mach number dependence of tone generation in impinging round jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848122v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode de la différentiation complexe au développement aérodynamique d'une couche de mélange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vincent</w:t>
+                <w:t xml:space="preserve">Effets du nombre de Mach sur les composantes tonales du bruit rayonné par des jets impactant une plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796242v1</w:t>
+                <w:t xml:space="preserve">hal-03848122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité du rayonnement acoustique d’une couche de mélange bidimensionnelle par différentiation complexe.</w:t>
               </w:r>
@@ -13994,352 +13994,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent statistics and stochastic modelling of low and high Re compressible jets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Meloni</w:t>
+                <w:t xml:space="preserve">The Imprint of Vortical Structures on the Pressure Field at the Edge of a Turbulent High-Speed Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papamoschou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation Foum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2021-2246⟩</w:t>
+              <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-1184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307706v1</w:t>
+                <w:t xml:space="preserve">hal-03289715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulations of the flow and acoustic fields of a rocket jet impinging on a perforated plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Intermittent statistics and stochastic modelling of low and high Re compressible jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano L Micci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Luca Micci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation Forum</w:t>
+              <w:t xml:space="preserve">AIAA Aviation Foum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-2152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307702v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Imprint of Vortical Structures on the Pressure Field at the Edge of a Turbulent High-Speed Jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Papamoschou</w:t>
+                <w:t xml:space="preserve">Large-eddy simulations of the flow and acoustic fields of a rocket jet impinging on a perforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
+              <w:t xml:space="preserve">AIAA Aviation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-1184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289715v1</w:t>
+                <w:t xml:space="preserve">hal-03307702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulations of round jets at a Mach number of 0.9 impinging on a plate with and without a hole</w:t>
               </w:r>
@@ -14507,51 +14507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on the generation of steepened waves by supersonic temporal round jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14598,51 +14598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of shock-like structures in the sound field of a Mach 3 jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14955,334 +14955,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the generation of shock waves by high-speed jets using conditional averaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Flow and sound fields of low-Reynolds-number temporal jets at Mach numbers from 0.3 to 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-3305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-3615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352241v1</w:t>
+                <w:t xml:space="preserve">hal-02352088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the presence and feedback role of upstream-propagating waves in supersonic screeching jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">Study of the generation of shock waves by high-speed jets using conditional averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-3305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352962v1</w:t>
+                <w:t xml:space="preserve">hal-02352241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and sound fields of low-Reynolds-number temporal jets at Mach numbers from 0.3 to 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the presence and feedback role of upstream-propagating waves in supersonic screeching jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-3615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352088v1</w:t>
+                <w:t xml:space="preserve">hal-02352962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de chocs dans le champ proche de jets supersoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15476,51 +15476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Temporally-Developing Supersonic Round Jets and their Sound Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15567,51 +15567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the generation of nonlinear waves by a temporal supersonic round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15926,64 +15926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flux reconstruction technique for non-conforming grid interfaces in aeroacoustic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16232,572 +16232,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de paroi pour la simulation des grandes échelles avec une approche numérique d’ordre élevé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique d'écoulements diphasiques compressibles à l'aide de différences finies d'ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bras, Sophie Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume, Daviller</w:t>
+                <w:t xml:space="preserve">Peter Spelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446503v1</w:t>
+                <w:t xml:space="preserve">hal-03445008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of jets exiting from the ASME and conical nozzles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-eddy simulation of supersonic planar jets impinging on a flat plate at an angle of 60 to 90 degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-0510⟩</w:t>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352854v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of underexpanded round jets impinging on a flat plate 4 to 9 radii downstream from the nozzle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">Modélisation de paroi pour la simulation des grandes échelles avec une approche numérique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bras, Sophie Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume, Daviller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352864v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of supersonic planar jets impinging on a flat plate at an angle of 60 to 90 degrees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of jets exiting from the ASME and conical nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-18, </w:t>
+              <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-2209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352857v1</w:t>
+                <w:t xml:space="preserve">hal-02352854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'écoulements diphasiques compressibles à l'aide de différences finies d'ordre élevé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Capuano</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of underexpanded round jets impinging on a flat plate 4 to 9 radii downstream from the nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Spelt</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445008v1</w:t>
+                <w:t xml:space="preserve">hal-02352864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of compressible large-eddy simulations combining high-order schemes and wall modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17102,222 +17102,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resolution and Reynolds number on large-eddy simulations of channel flow using relaxation filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of temperature effects on properties of subsonic turbulent jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grapevine (Dallas/Ft. Worth Region), United States. </w:t>
+              <w:t xml:space="preserve">19th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-2140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352749v1</w:t>
+                <w:t xml:space="preserve">hal-02352750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of temperature effects on properties of subsonic turbulent jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of resolution and Reynolds number on large-eddy simulations of channel flow using relaxation filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grapevine (Dallas/Ft. Worth Region), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-2140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352750v1</w:t>
+                <w:t xml:space="preserve">hal-02352749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and sound fields of initially tripped jets at Reynolds numbers ranging from 25,000 to 200,000</w:t>
               </w:r>
@@ -17710,51 +17710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of semi-implicit Runge-Kutta schemes and application to a turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17808,438 +17808,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high supersonic jet noise: non-linear propagation effects and flow-acoustics correlations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">Etude numérique de la propagation des infrasons en haute atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352735v1</w:t>
+                <w:t xml:space="preserve">hal-03421182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de schémas de Runge-Kutta semi-implicites pour la simulation des écoulements de paroi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Kremer</w:t>
+                <w:t xml:space="preserve">Computation of the noise of initially laminar jets using a statistical approach for the acoustic analogy: application and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karabasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421397v1</w:t>
+                <w:t xml:space="preserve">hal-02352737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the noise of initially laminar jets using a statistical approach for the acoustic analogy: application and discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Karabasov</w:t>
+                <w:t xml:space="preserve">Investigation of high supersonic jet noise: non-linear propagation effects and flow-acoustics correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Hynes</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2011-2929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352737v1</w:t>
+                <w:t xml:space="preserve">hal-02352735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la propagation des infrasons en haute atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+                <w:t xml:space="preserve">Etude de schémas de Runge-Kutta semi-implicites pour la simulation des écoulements de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421182v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A further step towards grid-converged solutions for an initially nominally turbulent jet</w:t>
               </w:r>
@@ -18427,503 +18427,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Flow Features and Acoustic Radiation of a Round Cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la relaxation dans les équations de Navier-Stokes pour la propagation sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352726v1</w:t>
+                <w:t xml:space="preserve">hal-00534645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Turbulance Characteristics Associated with Downstream and Sideline Sound Emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Jordan</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Flow Features and Acoustic Radiation of a Round Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Delville</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2010-3965⟩</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-3988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352729v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la relaxation dans les équations de Navier-Stokes pour la propagation sonore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Jet Turbulance Characteristics Associated with Downstream and Sideline Sound Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-3965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534645v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Noise Computation of a Shocked and Heated Jet at a Mach Number of 3.30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul direct du bruit rayonné par un écoulement laminaire à Mach 0.2 affleurant une cavité cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Desvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18951,87 +18951,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct computation of the noise radiated by a propulsive jet at a Mach number of 3.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19046,73 +19046,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and acoustic fields of Reynolds number 10 5, subsonic jets with tripped exit boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19131,292 +19131,292 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Nozzle-Exit Boundary-Layer Thickness on the Flow and Acoustic Fields of Initially Laminar Jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d une méthode de filtrage adaptatif et conservatif pour la capture de choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352706v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d une méthode de filtrage adaptatif et conservatif pour la capture de choc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Nozzle-Exit Boundary-Layer Thickness on the Flow and Acoustic Fields of Initially Laminar Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2009-3409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373484v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de schémas d'interpolation décentrés stables pour le calcul multidomaine en aéroacoustique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Desvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19444,73 +19444,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulations of round jets: effects of initial conditions on self-similarity region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19526,113 +19526,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19641,196 +19641,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2008-2851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adjusting Shock-Capturing Spatial Filtering for High-Order Non-Linear Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2008-2968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Computation of the Noise Generated by a Hot Coaxial Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19849,92 +19849,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AIAA/CEAS Aeroacoustics Conference (28th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2007-3587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la simulation numérique à la physique du bruit d’origine aérodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19950,87 +19950,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de signaux acoustiques basse fréquences dans l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Deykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20058,515 +20058,515 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Noise Computation around a 3-D NACA 0012 airfoil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of Screech Tone Generation in a Planar Underexpanded Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2503⟩</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352649v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Screech Tone Generation in a Planar Underexpanded Jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berland</w:t>
+                <w:t xml:space="preserve">Direct Noise Computation around a 3-D NACA 0012 airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2496⟩</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352647v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Noise Radiated by Jets with Laminar/Turbulent Nozzle-Exit Conditions</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2443⟩</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352645v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t>
+                <w:t xml:space="preserve">Computation of the Noise Radiated by Jets with Laminar/Turbulent Nozzle-Exit Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2649⟩</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352646v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Radiated by a High-Reynolds-number 3-D Airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20585,183 +20585,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2005-2817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sound sources in subsonic jets using causality methods on LES data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2005-2885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul direct du bruit aérodynamique rayonné par des géométries complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20790,73 +20790,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS of a High-Aspect-Ratio Elliptic Vortex and Its Generated Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20875,287 +20875,287 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2005-2956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Explicit Schemes: Matching and Boundary Schemes, and 4th-order Runge-Kutta Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Subsonic Jet Noise Using LES: Mach and Reynolds Number Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2004-2814⟩</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-3023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352603v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Subsonic Jet Noise Using LES: Mach and Reynolds Number Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Explicit Schemes: Matching and Boundary Schemes, and 4th-order Runge-Kutta Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2004-3023⟩</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352600v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order Curvilinear Simulations of Flows Around Non-Cartesian Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21174,274 +21174,274 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2004-2813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Inflow Conditions on Flow and Noise</w:t>
+                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Subgrid Modellings on Flow and Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2003-3170⟩</w:t>
+              <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-3557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352586v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Subgrid Modellings on Flow and Noise</w:t>
+                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Inflow Conditions on Flow and Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2003-3557⟩</w:t>
+              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-3170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352599v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of the Coexistence of Multiple Tones in Flow-induced Cavity Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21460,92 +21460,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2003-3234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic Noise Induced by Laminar and Turbulent Boundary Layers over Rectangular Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21577,183 +21577,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2002-2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Family of Low Dispersive and Low Dissipative Explicit Schemes for Computing Aerodynamic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2002-2509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21772,92 +21772,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Maastricht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2001-2255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21876,92 +21876,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21980,92 +21980,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22084,70 +22084,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Bellevue, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1999-1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22157,417 +22157,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Highly Compressible Jets with Tripped Boundary Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer International Publishing, pp.333-339, 2019, ERCOFTAC Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04915-7_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of supersonic jet noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schulze</w:t>
+                <w:t xml:space="preserve">Peter J. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Brun, Daniel Juvé, Michael Manhart, Claus-Dieter Munz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104 (-), Springer, pp.29-46, 2009, 978-3-540-89955-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89956-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced noise in 2D sub- and supersonic mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Schaupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proc. CEMRACS 2005 - Computational Aeroacoustics and Computational Fluid Dynamics in Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, pp.51-65, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc:2007009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22577,113 +22577,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of flow and near pressure field signals obtained for subsonic and supersonic free jets using large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of flow and near pressure field signals obtained for subsonic and supersonic jets impinging on a flat or a perforated plate using large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22692,65 +22692,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId548"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22818,51 +22818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FC71DB8"/>
+    <w:nsid w:val="DD065C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23049,51 +23049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbogey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-747X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133433803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Bagheri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00727-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Iemma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Var&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X241230647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Morita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Yakeno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Obayashi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60197/flowenergy.2.0_67" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105965" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Spieser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papamoschou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.776" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Luca Micci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j061128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.426" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-020-00553-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.864" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.729" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.546" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gojon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18812808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mihaescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056936" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18778287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Capuano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D.M. Spelt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17727606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J054426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4958998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.628" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kremer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Cacqueray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.7-8.607" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kremer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052236" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864793" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Kleiser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052673" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karabasov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hynes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.448" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fauconnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.740567" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807071" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDGC6PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757667" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772194" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.162" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.G. Cavalieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3642642" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.10.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL3JHK73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050952" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX7XTHWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.4-5.461" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desvigne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090758702" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.1-2.123" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003605" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keiderling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112686&#852;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP74G7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009005801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EA03C9C6E3FD40A3D3F60A4495EFEFCF4E0D191/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P83N6CFQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442505v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0066-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FM5PM5S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29825" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802244116" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547208784079917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZTCXTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.10.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3VGNDBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700612X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEA9F968702517A29536DF068380AF284E3DA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14DQV93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNZ3LV42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-005-0005-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZFLGBDD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274778v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DVKRJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.7465" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQXZS7V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG403BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560410001673498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547203322775533" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.2115" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353114v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01499-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313045v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milian de Staercke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864021v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Tinney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Zhao-Dubuc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2203" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3078" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04742039v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mancinelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55924-2_38" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meloni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centracchio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Iemma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Palma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3258" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402222v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0970" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Willis lll" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Valdez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122925v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3745" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4289" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126066v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3832" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0198" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0335" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3935" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaltenbacher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2896" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512038v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2019" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694717v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2866" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848122v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848120v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2934" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796208v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307706v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano L Micci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2246" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307702v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2152" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289715v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1184" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2549" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221385v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0130" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334580v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2707" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342366v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0806" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352934v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Mota" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352241v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3305" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352962v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352088v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3615" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352255v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0925" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352247v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3209" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465694v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465250v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. M. Spelt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2929" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2931" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352878v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2972" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2984" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0261" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bras, Sophie Le" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume, Daviller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352854v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0510" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352864v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2210" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352857v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2209" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445008v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Spelt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352866v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3135" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352754v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0524" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2600" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352749v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-517" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352750v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-2140" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1172" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810682v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2232" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352742v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2249" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352746v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2066" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2747" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421397v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352737v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2929" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421182v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hanique-Cockenpot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352733v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2836" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352732v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2837" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352726v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3988" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534645v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352728v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3732" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538361v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352725v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3727" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352706v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-3409" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373484v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373482v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352704v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2968" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352703v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-3587" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361130v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352649v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2503" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352647v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2496" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2443" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352644v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2817" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352611v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2885" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352613v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2956" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352603v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2814" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352600v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3023" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352607v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2813" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352586v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3170" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352599v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3557" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352587v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3234" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352580v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2509" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829410v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gojon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaescu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_44" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002599v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Cacqueray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3_2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DQG94MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626787v4" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787044v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbogey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-747X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133433803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Bagheri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00727-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Iemma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Var&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X241230647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Morita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Yakeno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Obayashi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60197/flowenergy.2.0_67" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Spieser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papamoschou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Luca Micci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j061128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.426" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059859" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-020-00553-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4767" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.729" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.546" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gojon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18812808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056421" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mihaescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056936" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18778287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Capuano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D.M. Spelt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17727606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J054426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4958998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.628" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kremer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864793" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Cacqueray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.7-8.607" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kremer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Kleiser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052673" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karabasov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hynes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.448" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fauconnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.740567" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807071" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDGC6PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757667" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772194" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.162" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. G. Cavalieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.10.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL3JHK73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3642642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050952" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX7XTHWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desvigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090758702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.4-5.461" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.1-2.123" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003605" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keiderling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112686&#852;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP74G7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009005801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EA03C9C6E3FD40A3D3F60A4495EFEFCF4E0D191/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0066-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FM5PM5S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P83N6CFQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29825" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802244116" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547208784079917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZTCXTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.10.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3VGNDBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700612X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEA9F968702517A29536DF068380AF284E3DA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14DQV93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNZ3LV42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DVKRJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-005-0005-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZFLGBDD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.7465" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQXZS7V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG403BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560410001673498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.2115" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547203322775533" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01499-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313045v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milian de Staercke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864021v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Tinney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Zhao-Dubuc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2203" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3078" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04742039v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mancinelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55924-2_38" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meloni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centracchio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Iemma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Palma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3258" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3745" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4289" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0970" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948470v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Willis lll" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Valdez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126066v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3832" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0198" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0335" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3935" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694715v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaltenbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2896" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512038v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2019" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694717v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2866" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848122v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848120v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2934" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796208v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289715v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1184" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307706v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano L Micci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2246" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2152" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2549" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221385v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0130" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334580v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2707" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342366v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0806" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352934v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Mota" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352088v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3615" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352241v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3305" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352962v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352255v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0925" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352247v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3209" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465694v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465250v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. M. Spelt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2929" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2931" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352878v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2972" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2984" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0261" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Spelt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352857v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2209" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bras, Sophie Le" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume, Daviller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0510" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352864v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2210" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352866v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3135" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352754v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0524" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2600" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352750v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-2140" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352749v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-517" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1172" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810682v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2232" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352742v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2249" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352746v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2066" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421182v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hanique-Cockenpot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352737v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2929" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352735v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2747" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421397v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352733v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2836" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352732v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2837" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534645v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3988" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352728v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3732" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538361v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537185v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352725v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3727" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352706v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-3409" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373483v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373482v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352704v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2968" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352703v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-3587" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361130v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352647v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2496" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352649v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2503" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2443" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352644v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2817" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352611v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2885" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090915v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352613v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2956" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352600v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3023" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352603v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2814" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2813" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352599v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3557" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352586v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3170" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352587v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3234" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352580v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2509" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829410v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gojon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaescu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_44" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002599v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Cacqueray" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3_2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DQG94MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626787v4" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787044v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>