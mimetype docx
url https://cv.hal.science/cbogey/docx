--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -706,274 +706,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsonic Jet Noise Prediction in Near and Far Field with Optimized Wave-Packet Approach</w:t>
+                <w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Palma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Camussi</w:t>
+                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Iemma</w:t>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J064232⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1707-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659712v1</w:t>
+                <w:t xml:space="preserve">hal-04485767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsonic Jet Noise Prediction in Near and Far Field with Optimized Wave-Packet Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">Giorgio Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Iemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155 (3), pp.1707-1718. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (11), pp.4144-4152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J064232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485767v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain in efficiency of jet receptivity to acoustic disturbances with increasing nozzle-lip thickness</w:t>
               </w:r>
@@ -1122,304 +1122,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic tones generated by impinging jets: Differences between laminar and highly-disturbed nozzle-exit boundary layers</w:t>
+                <w:t xml:space="preserve">Study of an Aeroacoustic Internal Feedback Loop in a High-Speed Jet Using Mode Decomposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Shota Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiko Yakeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeru Obayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1475472X241230647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flow and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60197/flowenergy.2.0_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572356v1</w:t>
+                <w:t xml:space="preserve">hal-04684819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an Aeroacoustic Internal Feedback Loop in a High-Speed Jet Using Mode Decomposition Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aiko Yakeno</w:t>
+                <w:t xml:space="preserve">Acoustic tones generated by impinging jets: Differences between laminar and highly-disturbed nozzle-exit boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shigeru Obayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.67-83. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3-4), pp.342-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60197/flowenergy.2.0_67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1475472X241230647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684819v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Multiobjective Optimization of Wave-Packets for Near-Field Subsonic Jet Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Iemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1557,51 +1557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mach Number Dependence of Tone Generation by Impinging Round Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1759,261 +1759,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise predictions of a Mach 0.9 round jet using tailored adjoint Green’s functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Modeling Using the Aeroacoustic Wave Equation Based on Pierce’s Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.4008-4017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.j062558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932694v1</w:t>
+                <w:t xml:space="preserve">hal-04121707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Modeling Using the Aeroacoustic Wave Equation Based on Pierce’s Operator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise predictions of a Mach 0.9 round jet using tailored adjoint Green’s functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Spieser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (9), pp.4008-4017. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.j062558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121707v1</w:t>
+                <w:t xml:space="preserve">hal-03932694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between upstream-propagating guided jet waves and shear-layer instability waves near the nozzle of subsonic and nearly ideally expanded supersonic free jets with laminar boundary layers</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of acoustic tones in round jets at a Mach number of 0.9 impinging on a plate with and without a hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and Acoustic Fields of Rocket Jets Impinging on a Perforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2558,51 +2558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence and properties of acoustic peaks near the nozzle of impinging rocket jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,222 +5178,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise of an overexpanded Mach 3.3 jet: non-linear propagation effects and correlations with flow</w:t>
+                <w:t xml:space="preserve">Semi-implicit runge–kutta schemes: development and application to compressible channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">Francois Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (7), pp.607-632. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.516-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.7-8.607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J052236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136599v1</w:t>
+                <w:t xml:space="preserve">hal-01136621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-implicit runge–kutta schemes: development and application to compressible channel flow</w:t>
+                <w:t xml:space="preserve">Noise of an overexpanded Mach 3.3 jet: non-linear propagation effects and correlations with flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Kremer</w:t>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.516-527. </w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), pp.607-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J052236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.7-8.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136621v1</w:t>
+                <w:t xml:space="preserve">hal-01136599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of subsonic turbulent nozzle jet flow and its near-field sound</w:t>
               </w:r>
@@ -6138,235 +6138,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flow features around shallow round cavities subject to subsonic grazing flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of initial turbulence level on the flow and sound fields of a subsonic jet at a diameter-based Reynolds number of 10(5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.125107. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 701, pp.352-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4772194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780221v1</w:t>
+                <w:t xml:space="preserve">hal-00780110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initial turbulence level on the flow and sound fields of a subsonic jet at a diameter-based Reynolds number of 10(5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of flow features around shallow round cavities subject to subsonic grazing flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 701, pp.352-385. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.125107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4772194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780110v1</w:t>
+                <w:t xml:space="preserve">hal-00780221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educing the source mechanism associated with downstream radiation in subsonic jets</w:t>
               </w:r>
@@ -6511,51 +6511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite differences for coarse azimuthal discretization and for reduction of effective resolution near origin of cylindrical flow equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6822,51 +6822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a high-mach-number overexpanded jet using Large-Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7482,247 +7482,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of eigenmode forcing effects on jet flow development and noise generation mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A shock-capturing methodology based on adaptative spatial filtering for high-order non-linear computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228, pp.1447-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3112686͔⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342175v1</w:t>
+                <w:t xml:space="preserve">hal-00461423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shock-capturing methodology based on adaptative spatial filtering for high-order non-linear computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of eigenmode forcing effects on jet flow development and noise generation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Keiderling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Kleiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.042⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.045106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3112686͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461423v1</w:t>
+                <w:t xml:space="preserve">hal-02342175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain impedance boundary conditions for simulations of outdoor sound propagation</w:t>
               </w:r>
@@ -9152,221 +9152,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of transitional round jets : influence of the Reynolds number on flow development and energy dissipation</w:t>
+                <w:t xml:space="preserve">Computation of a high Reynolds number jet and its radiated noise using large eddy simulation based on explicit filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.065101. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (10), pp.1344-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2204060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274777v1</w:t>
+                <w:t xml:space="preserve">hal-02342219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of a high Reynolds number jet and its radiated noise using large eddy simulation based on explicit filtering</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulations of transitional round jets : influence of the Reynolds number on flow development and energy dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.065101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2204060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.04.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02342219v1</w:t>
+                <w:t xml:space="preserve">hal-00274777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-dissipation and low-dispersion fourth-order Runge–Kutta algorithm</w:t>
               </w:r>
@@ -10070,221 +10070,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of low dispersive and low dissipative explicit schemes for flow and noise computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of Computational Aeroacoustics to Jet Noise Research and Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 194 (1), pp.194-214. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (6), pp.481-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618560410001673498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342265v1</w:t>
+                <w:t xml:space="preserve">hal-02342262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Computational Aeroacoustics to Jet Noise Research and Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A family of low dispersive and low dissipative explicit schemes for flow and noise computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 194 (1), pp.194-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618560410001673498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342262v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration of the Inclusion of Sound-Flow Interactions in Lighthill's Equation</w:t>
               </w:r>
@@ -11281,5400 +11281,5370 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (108)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulations of screeching jets interacting with a flat plate parallel or perpendicular to the jet axis</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulations of Screeching Jets Impinging on a Flat Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilian de Staercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Brussels (Belgium), Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2026-3278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313045v1</w:t>
+                <w:t xml:space="preserve">hal-05628493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion using gappy-POD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided jet waves generated by acoustic sources located inside or outside of jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilian de Staercke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2025-2203⟩</w:t>
+              <w:t xml:space="preserve">32nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2026-3384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864021v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of guided jet waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Eddy Simulations of Screeching Jets Adjacent to a Flat Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilian de Staercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2025-3078⟩</w:t>
+              <w:t xml:space="preserve">32nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Brussels (Belgium), Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2026-3280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176479v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling intermittency in compressible jets with different nozzle exit conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
+                <w:t xml:space="preserve">Large-eddy simulations of screeching jets interacting with a flat plate parallel or perpendicular to the jet axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilian de Staercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742039v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Sensitivity Analysis for the Feedback Loop Phenomenon of Subsonic Jet Noise Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aiko Yakeno</w:t>
+                <w:t xml:space="preserve">Data fusion using gappy-POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E. Tinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjun Zhao-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iTi Conference on Turbulence X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bertinoro, Italy. pp.281-286, </w:t>
+              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55924-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692954v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study on sound scattering by jet shear layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of guided jet waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Roma, Italy, Italy. </w:t>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, NV, United States. pp.6.2025-3078, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595388v1</w:t>
+                <w:t xml:space="preserve">hal-05176479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive near-field noise prediction of a subsonic jet using data-driven surrogate model based on neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling intermittency in compressible jets with different nozzle exit conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Meloni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595392v1</w:t>
+                <w:t xml:space="preserve">hal-04742039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the Tones Emerging in the Near-Field Pressure Spectra of Hot High-Speed Jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow Sensitivity Analysis for the Feedback Loop Phenomenon of Subsonic Jet Noise Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiko Yakeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeru Obayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3031⟩</w:t>
+              <w:t xml:space="preserve">iTi Conference on Turbulence X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bertinoro, Italy. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55924-2_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595383v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone generation in impinging jets with laminar and highly-disturbed nozzle-exit boundary layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Computational study on sound scattering by jet shear layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-3745⟩</w:t>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roma, Italy, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122925v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric analysis of the effect of the jet initial conditions on the wavelet-decomposed near-field acoustic pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An extensive near-field noise prediction of a subsonic jet using data-driven surrogate model based on neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Centracchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Iemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.4289, </w:t>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Roma, Italy, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2023-4289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122927v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of inner boundary layer thickness on the near pressure field of a subsonic jet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of the Tones Emerging in the Near-Field Pressure Spectra of Hot High-Speed Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.5957-5962, </w:t>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rome (Italy), Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402222v1</w:t>
+                <w:t xml:space="preserve">hal-04595383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Mach wave coalescence using spark sources and large-eddy simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
+                <w:t xml:space="preserve">Tone generation in impinging jets with laminar and highly-disturbed nozzle-exit boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-0021⟩</w:t>
+              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.3745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-3745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948470v1</w:t>
+                <w:t xml:space="preserve">hal-04122925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsonic installed Jet noise scattering prediction using BEM and near-field-data-optimized Wave-Packet model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A parametric analysis of the effect of the jet initial conditions on the wavelet-decomposed near-field acoustic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umberto Iemma</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AIAA Aviation and Aeronautics Forum and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-3832⟩</w:t>
+              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.4289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126066v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COMPUTATIONAL STUDY OF SOUND SCATTERING BY ELLIPTIC VORTICES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">The effects of inner boundary layer thickness on the near pressure field of a subsonic jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0136⟩</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.5957-5962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402212v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF TEMPERATURE ON THE NEAR-NOZZLE ACOUSTIC TONES OF HIGH-SPEED JETS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of Mach wave coalescence using spark sources and large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Willis lll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E. Tinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, National Harbor, MD, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402186v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF THE NOZZLE-EXIT BOUNDARY-LAYER THICKNESS ON THE NOISE PRODUCED BY SUBSONIC IMPINGING JETS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vincent</w:t>
+                <w:t xml:space="preserve">Subsonic installed Jet noise scattering prediction using BEM and near-field-data-optimized Wave-Packet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Iemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.5981-5988, </w:t>
+              <w:t xml:space="preserve">2023 AIAA Aviation and Aeronautics Forum and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.3832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-3832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402197v1</w:t>
+                <w:t xml:space="preserve">hal-04126066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nozzle-lip thickness on the tones in the near-field pressure spectra of high-speed jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A COMPUTATIONAL STUDY OF SOUND SCATTERING BY ELLIPTIC VORTICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego (CA), United States. pp.3935, </w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2023-3935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122922v1</w:t>
+                <w:t xml:space="preserve">hal-04402212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode de la différentiation complexe au développement aérodynamique d'une couche de mélange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECTS OF TEMPERATURE ON THE NEAR-NOZZLE ACOUSTIC TONES OF HIGH-SPEED JETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796242v1</w:t>
+                <w:t xml:space="preserve">hal-04402186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic wave equation based on Pierce's operator applied to the sound generated by a mixing layer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLUENCE OF THE NOZZLE-EXIT BOUNDARY-LAYER THICKNESS ON THE NOISE PRODUCED BY SUBSONIC IMPINGING JETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.5981-5988, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2022-2896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694715v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy Simulation of a Water Jet Exhausting into Quiescent Air</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of nozzle-lip thickness on the tones in the near-field pressure spectra of high-speed jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AIAA SciTech Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">29th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego (CA), United States. pp.3935, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2022-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-3935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512038v1</w:t>
+                <w:t xml:space="preserve">hal-04122922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach number dependence of tone generation in impinging round jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Application de la méthode de la différentiation complexe au développement aérodynamique d'une couche de mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694717v1</w:t>
+                <w:t xml:space="preserve">hal-03796242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du nombre de Mach sur les composantes tonales du bruit rayonné par des jets impactant une plaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Large-eddy Simulation of a Water Jet Exhausting into Quiescent Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848122v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité du rayonnement acoustique d’une couche de mélange bidimensionnelle par différentiation complexe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeroacoustic wave equation based on Pierce's operator applied to the sound generated by a mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Kaltenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848120v1</w:t>
+                <w:t xml:space="preserve">hal-03694715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the upstream-propagating guided jet waves on the mixing layers of Mach number 0.9 free jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mach number dependence of tone generation in impinging round jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2022-2870⟩</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694716v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Optimization of a Wave-Packet Model Using Near-Field Subsonic Jet Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Umberto Iemma</w:t>
+                <w:t xml:space="preserve">Effets du nombre de Mach sur les composantes tonales du bruit rayonné par des jets impactant une plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694713v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité par différentiation complexe du rayonnement acoustique d’une couche de mélange bidimensionnelle</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité du rayonnement acoustique d’une couche de mélange bidimensionnelle par différentiation complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796208v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Imprint of Vortical Structures on the Pressure Field at the Edge of a Turbulent High-Speed Jet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the upstream-propagating guided jet waves on the mixing layers of Mach number 0.9 free jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-1184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03289715v1</w:t>
+                <w:t xml:space="preserve">hal-03694716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent statistics and stochastic modelling of low and high Re compressible jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano L Micci</w:t>
+                <w:t xml:space="preserve">A Multi-Objective Optimization of a Wave-Packet Model Using Near-Field Subsonic Jet Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Meloni</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Iemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation Foum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-2246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307706v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulations of the flow and acoustic fields of a rocket jet impinging on a perforated plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité par différentiation complexe du rayonnement acoustique d’une couche de mélange bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307702v1</w:t>
+                <w:t xml:space="preserve">hal-03796208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulations of round jets at a Mach number of 0.9 impinging on a plate with and without a hole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Varé</w:t>
+                <w:t xml:space="preserve">The Imprint of Vortical Structures on the Pressure Field at the Edge of a Turbulent High-Speed Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papamoschou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2020-2549⟩</w:t>
+              <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-1184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861830v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Overexpanded Jets at a Mach Number of 3.1 Impinging on a Plate with and without a Hole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulations of the flow and acoustic fields of a rocket jet impinging on a perforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0130⟩</w:t>
+              <w:t xml:space="preserve">AIAA Aviation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221385v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on the generation of steepened waves by supersonic temporal round jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
+                <w:t xml:space="preserve">Intermittent statistics and stochastic modelling of low and high Re compressible jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano L Micci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Luca Micci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+              <w:t xml:space="preserve">AIAA Aviation Foum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334580v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of shock-like structures in the sound field of a Mach 3 jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
+                <w:t xml:space="preserve">Large-eddy simulations of round jets at a Mach number of 0.9 impinging on a plate with and without a hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-2549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342366v1</w:t>
+                <w:t xml:space="preserve">hal-02861830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des champs aérodynamiques et acoustiques de jets à un nombre de Mach de 0.9 impactant une plaque trouée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations of Overexpanded Jets at a Mach Number of 3.1 Impinging on a Plate with and without a Hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1317-1324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352942v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional features of correlations in the flow and near pressure fields of Mach number 0.9 jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of shock-like structures in the sound field of a Mach 3 jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334578v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité à des perturbations de l'écoulement au contournement du pied-A d'une maquette de véhicule industriel en vue du contrôle de décollement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chacaton</w:t>
+                <w:t xml:space="preserve">Temperature effects on the generation of steepened waves by supersonic temporal round jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352934v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and sound fields of low-Reynolds-number temporal jets at Mach numbers from 0.3 to 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation des champs aérodynamiques et acoustiques de jets à un nombre de Mach de 0.9 impactant une plaque trouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352088v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the generation of shock waves by high-speed jets using conditional averaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional features of correlations in the flow and near pressure fields of Mach number 0.9 jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-3305⟩</w:t>
+              <w:t xml:space="preserve">57th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352241v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the presence and feedback role of upstream-propagating waves in supersonic screeching jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">Sensibilité à des perturbations de l'écoulement au contournement du pied-A d'une maquette de véhicule industriel en vue du contrôle de décollement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chacaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352962v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de chocs dans le champ proche de jets supersoniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow and sound fields of low-Reynolds-number temporal jets at Mach numbers from 0.3 to 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352953v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the noise generated by the potential-core closing of temporally-developing subsonic jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the generation of shock waves by high-speed jets using conditional averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-3851⟩</w:t>
+              <w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352253v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of a temporally-developing subsonic round jet and its sound field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the presence and feedback role of upstream-propagating waves in supersonic screeching jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352255v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Temporally-Developing Supersonic Round Jets and their Sound Fields</w:t>
+                <w:t xml:space="preserve">Génération de chocs dans le champ proche de jets supersoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2017-3209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352247v1</w:t>
+                <w:t xml:space="preserve">hal-02352953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the generation of nonlinear waves by a temporal supersonic round jet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the noise generated by the potential-core closing of temporally-developing subsonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-3851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465694v1</w:t>
+                <w:t xml:space="preserve">hal-02352253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous simulations of shock-bubble interaction and Richtmyer-Meshkov instability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct numerical simulation of a temporally-developing subsonic round jet and its sound field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter D. M. Spelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-0925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465250v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal organisation of turbulent structures in underexpanded impinging round jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">Investigation of the generation of nonlinear waves by a temporal supersonic round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352873v1</w:t>
+                <w:t xml:space="preserve">hal-03465694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the feedback mechanism in ideally expanded round impinging jets using large-eddy simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">Viscous simulations of shock-bubble interaction and Richtmyer-Meshkov instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter D. M. Spelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352875v1</w:t>
+                <w:t xml:space="preserve">hal-03465250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flux reconstruction technique for non-conforming grid interfaces in aeroacoustic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Deniau</w:t>
+                <w:t xml:space="preserve">Numerical Study of Temporally-Developing Supersonic Round Jets and their Sound Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
+              <w:t xml:space="preserve">23rd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-3209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352878v1</w:t>
+                <w:t xml:space="preserve">hal-02352247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of convection speed in underexpanded jets from schlieren pictures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the feedback mechanism in ideally expanded round impinging jets using large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gojon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.1-14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2984⟩</w:t>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352884v1</w:t>
+                <w:t xml:space="preserve">hal-02352875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the grid dependence of the flow field and noise of subsonic jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azimuthal organisation of turbulent structures in underexpanded impinging round jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th AIAA Aerospace Sciences Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2016-0261⟩</w:t>
+              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352870v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'écoulements diphasiques compressibles à l'aide de différences finies d'ordre élevé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Capuano</w:t>
+                <w:t xml:space="preserve">Estimation of convection speed in underexpanded jets from schlieren pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Spelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445008v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of supersonic planar jets impinging on a flat plate at an angle of 60 to 90 degrees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">A flux reconstruction technique for non-conforming grid interfaces in aeroacoustic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-18, </w:t>
+              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-2209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352857v1</w:t>
+                <w:t xml:space="preserve">hal-02352878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de paroi pour la simulation des grandes échelles avec une approche numérique d’ordre élevé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the grid dependence of the flow field and noise of subsonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume, Daviller</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446503v1</w:t>
+                <w:t xml:space="preserve">hal-02352870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of jets exiting from the ASME and conical nozzles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique d'écoulements diphasiques compressibles à l'aide de différences finies d'ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Spelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352854v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of underexpanded round jets impinging on a flat plate 4 to 9 radii downstream from the nozzle</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of supersonic planar jets impinging on a flat plate at an angle of 60 to 90 degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
@@ -16683,5396 +16653,5699 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-2210⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352864v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of compressible large-eddy simulations combining high-order schemes and wall modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of jets exiting from the ASME and conical nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daviller</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-3135⟩</w:t>
+              <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352866v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du rayonnement acoustique de jets ronds supersoniques impactant une paroi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gojon</w:t>
+                <w:t xml:space="preserve">Modélisation de paroi pour la simulation des grandes échelles avec une approche numérique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bras, Sophie Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume, Daviller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446565v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the effects of temperature on velocity and density fluctuations in high-subsonic jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-eddy simulation of underexpanded round jets impinging on a flat plate 4 to 9 radii downstream from the nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Aerospace Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, National Harbor, United States. </w:t>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2014-0524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352754v1</w:t>
+                <w:t xml:space="preserve">hal-02352864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nozzle-exit boundary-layer profile on high-subsonic jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of compressible large-eddy simulations combining high-order schemes and wall modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2014-2600⟩</w:t>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-3135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352757v1</w:t>
+                <w:t xml:space="preserve">hal-02352866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of temperature effects on properties of subsonic turbulent jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique du rayonnement acoustique de jets ronds supersoniques impactant une paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-2140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352750v1</w:t>
+                <w:t xml:space="preserve">hal-03446565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resolution and Reynolds number on large-eddy simulations of channel flow using relaxation filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the effects of temperature on velocity and density fluctuations in high-subsonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grapevine (Dallas/Ft. Worth Region), United States. </w:t>
+              <w:t xml:space="preserve">52nd Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, National Harbor, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352749v1</w:t>
+                <w:t xml:space="preserve">hal-02352754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and sound fields of initially tripped jets at Reynolds numbers ranging from 25,000 to 200,000</w:t>
+                <w:t xml:space="preserve">Influence of nozzle-exit boundary-layer profile on high-subsonic jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Nashville, United States. </w:t>
+              <w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-1172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-2600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352739v1</w:t>
+                <w:t xml:space="preserve">hal-02352757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a turbulent channel flow using large eddy simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of temperature effects on properties of subsonic turbulent jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-2140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810682v1</w:t>
+                <w:t xml:space="preserve">hal-02352750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth effects on the flow features and noise signature of shallow cylindrical cavities at a Mach number of 0.25</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+                <w:t xml:space="preserve">Influence of resolution and Reynolds number on large-eddy simulations of channel flow using relaxation filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grapevine (Dallas/Ft. Worth Region), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-2232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352743v1</w:t>
+                <w:t xml:space="preserve">hal-02352749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of initial shear-layer thickness on turbulent subsonic jets at moderate Reynolds numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth effects on the flow features and noise signature of shallow cylindrical cavities at a Mach number of 0.25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-2232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-2249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352742v1</w:t>
+                <w:t xml:space="preserve">hal-02352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of semi-implicit Runge-Kutta schemes and application to a turbulent channel flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow and sound fields of initially tripped jets at Reynolds numbers ranging from 25,000 to 200,000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nashville, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-1172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2012-2066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352746v1</w:t>
+                <w:t xml:space="preserve">hal-02352739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la propagation des infrasons en haute atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+                <w:t xml:space="preserve">Investigation of a turbulent channel flow using large eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421182v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the noise of initially laminar jets using a statistical approach for the acoustic analogy: application and discussion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of initial shear-layer thickness on turbulent subsonic jets at moderate Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Hynes</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
+              <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2011-2929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-2249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352737v1</w:t>
+                <w:t xml:space="preserve">hal-02352742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high supersonic jet noise: non-linear propagation effects and flow-acoustics correlations</w:t>
+                <w:t xml:space="preserve">Development of semi-implicit Runge-Kutta schemes and application to a turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">Francois Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
+              <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2011-2747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352735v1</w:t>
+                <w:t xml:space="preserve">hal-02352746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de schémas de Runge-Kutta semi-implicites pour la simulation des écoulements de paroi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Kremer</w:t>
+                <w:t xml:space="preserve">Etude numérique de la propagation des infrasons en haute atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421397v1</w:t>
+                <w:t xml:space="preserve">hal-03421182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A further step towards grid-converged solutions for an initially nominally turbulent jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of the noise of initially laminar jets using a statistical approach for the acoustic analogy: application and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karabasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2011-2836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352733v1</w:t>
+                <w:t xml:space="preserve">hal-02352737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational study of the effects of nozzle-exit turbulence level on the flow and acoustic fields of a subsonic jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of high supersonic jet noise: non-linear propagation effects and flow-acoustics correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2011-2837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352732v1</w:t>
+                <w:t xml:space="preserve">hal-02352735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la relaxation dans les équations de Navier-Stokes pour la propagation sonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+                <w:t xml:space="preserve">Etude de schémas de Runge-Kutta semi-implicites pour la simulation des écoulements de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534645v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Flow Features and Acoustic Radiation of a Round Cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A further step towards grid-converged solutions for an initially nominally turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2010-3988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352726v1</w:t>
+                <w:t xml:space="preserve">hal-02352733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Turbulance Characteristics Associated with Downstream and Sideline Sound Emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computational study of the effects of nozzle-exit turbulence level on the flow and acoustic fields of a subsonic jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Delville</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2010-3965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-2837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352729v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Noise Computation of a Shocked and Heated Jet at a Mach Number of 3.30</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">Intégration de la relaxation dans les équations de Navier-Stokes pour la propagation sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352728v1</w:t>
+                <w:t xml:space="preserve">hal-00534645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul direct du bruit rayonné par un écoulement laminaire à Mach 0.2 affleurant une cavité cylindrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Investigation of Flow Features and Acoustic Radiation of a Round Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-3988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538361v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct computation of the noise radiated by a propulsive jet at a Mach number of 3.3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">Jet Turbulance Characteristics Associated with Downstream and Sideline Sound Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-3965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537185v1</w:t>
+                <w:t xml:space="preserve">hal-02352729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and acoustic fields of Reynolds number 10 5, subsonic jets with tripped exit boundary layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Noise Computation of a Shocked and Heated Jet at a Mach Number of 3.30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2010-3727⟩</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-3732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352725v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d une méthode de filtrage adaptatif et conservatif pour la capture de choc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+                <w:t xml:space="preserve">Calcul direct du bruit rayonné par un écoulement laminaire à Mach 0.2 affleurant une cavité cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373484v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Nozzle-Exit Boundary-Layer Thickness on the Flow and Acoustic Fields of Initially Laminar Jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct computation of the noise radiated by a propulsive jet at a Mach number of 3.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352706v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de schémas d'interpolation décentrés stables pour le calcul multidomaine en aéroacoustique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Desvigne</w:t>
+                <w:t xml:space="preserve">Flow and acoustic fields of Reynolds number 10 5, subsonic jets with tripped exit boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-3727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373483v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulations of round jets: effects of initial conditions on self-similarity region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d une méthode de filtrage adaptatif et conservatif pour la capture de choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373482v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Nozzle-Exit Boundary-Layer Thickness on the Flow and Acoustic Fields of Initially Laminar Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2009-3409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2008-2851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352705v1</w:t>
+                <w:t xml:space="preserve">hal-02352706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adjusting Shock-Capturing Spatial Filtering for High-Order Non-Linear Computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de schémas d'interpolation décentrés stables pour le calcul multidomaine en aéroacoustique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2008-2968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352704v1</w:t>
+                <w:t xml:space="preserve">hal-03373483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Computation of the Noise Generated by a Hot Coaxial Jet</w:t>
+                <w:t xml:space="preserve">Large-eddy simulations of round jets: effects of initial conditions on self-similarity region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AIAA/CEAS Aeroacoustics Conference (28th AIAA Aeroacoustics Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352703v1</w:t>
+                <w:t xml:space="preserve">hal-03373482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de la simulation numérique à la physique du bruit d’origine aérodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-2851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361130v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la propagation de signaux acoustiques basse fréquences dans l'atmosphère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Adjusting Shock-Capturing Spatial Filtering for High-Order Non-Linear Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2008-2968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360513v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Screech Tone Generation in a Planar Underexpanded Jet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Computation of the Noise Generated by a Hot Coaxial Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th AIAA/CEAS Aeroacoustics Conference (28th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2007-3587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352647v1</w:t>
+                <w:t xml:space="preserve">hal-02352703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Noise Computation around a 3-D NACA 0012 airfoil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+                <w:t xml:space="preserve">Contributions de la simulation numérique à la physique du bruit d’origine aérodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352649v1</w:t>
+                <w:t xml:space="preserve">hal-03361130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fleury</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la propagation de signaux acoustiques basse fréquences dans l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Deykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352646v1</w:t>
+                <w:t xml:space="preserve">hal-03360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Noise Radiated by Jets with Laminar/Turbulent Nozzle-Exit Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barré</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of Screech Tone Generation in a Planar Underexpanded Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2006-2443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352645v1</w:t>
+                <w:t xml:space="preserve">hal-02352647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Radiated by a High-Reynolds-number 3-D Airfoil</w:t>
+                <w:t xml:space="preserve">Direct Noise Computation around a 3-D NACA 0012 airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
+              <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2005-2817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352644v1</w:t>
+                <w:t xml:space="preserve">hal-02352649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sound sources in subsonic jets using causality methods on LES data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of the Noise Radiated by Jets with Laminar/Turbulent Nozzle-Exit Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
+              <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2005-2885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352611v1</w:t>
+                <w:t xml:space="preserve">hal-02352645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul direct du bruit aérodynamique rayonné par des géométries complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090915v1</w:t>
+                <w:t xml:space="preserve">hal-02352646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of a High-Aspect-Ratio Elliptic Vortex and Its Generated Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barré</w:t>
+                <w:t xml:space="preserve">Noise Radiated by a High-Reynolds-number 3-D Airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-2817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2005-2956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352613v1</w:t>
+                <w:t xml:space="preserve">hal-02352644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Subsonic Jet Noise Using LES: Mach and Reynolds Number Effects</w:t>
+                <w:t xml:space="preserve">Investigation of sound sources in subsonic jets using causality methods on LES data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-2885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2004-3023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352600v1</w:t>
+                <w:t xml:space="preserve">hal-02352611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Explicit Schemes: Matching and Boundary Schemes, and 4th-order Runge-Kutta Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berland</w:t>
+                <w:t xml:space="preserve">Calcul direct du bruit aérodynamique rayonné par des géométries complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2004-2814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352603v1</w:t>
+                <w:t xml:space="preserve">hal-04090915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order Curvilinear Simulations of Flows Around Non-Cartesian Bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
+                <w:t xml:space="preserve">DNS of a High-Aspect-Ratio Elliptic Vortex and Its Generated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
+              <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2004-2813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-2956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352607v1</w:t>
+                <w:t xml:space="preserve">hal-02352613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Subgrid Modellings on Flow and Noise</w:t>
+                <w:t xml:space="preserve">Investigation of Subsonic Jet Noise Using LES: Mach and Reynolds Number Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t>
+              <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2003-3557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-3023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352599v1</w:t>
+                <w:t xml:space="preserve">hal-02352600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Inflow Conditions on Flow and Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Explicit Schemes: Matching and Boundary Schemes, and 4th-order Runge-Kutta Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
+              <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2003-3170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-2814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352586v1</w:t>
+                <w:t xml:space="preserve">hal-02352603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Coexistence of Multiple Tones in Flow-induced Cavity Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+                <w:t xml:space="preserve">High-order Curvilinear Simulations of Flows Around Non-Cartesian Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
+              <w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2003-3234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2004-2813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352587v1</w:t>
+                <w:t xml:space="preserve">hal-02352607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Noise Induced by Laminar and Turbulent Boundary Layers over Rectangular Cavities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Subgrid Modellings on Flow and Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
+              <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2002-2476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-3557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352582v1</w:t>
+                <w:t xml:space="preserve">hal-02352599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Low Dispersive and Low Dissipative Explicit Schemes for Computing Aerodynamic Noise</w:t>
+                <w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Inflow Conditions on Flow and Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
+              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2002-2509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-3170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352580v1</w:t>
+                <w:t xml:space="preserve">hal-02352586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Investigation of the Coexistence of Multiple Tones in Flow-induced Cavity Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Maastricht, Netherlands. </w:t>
+              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2001-2255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2003-3234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352579v1</w:t>
+                <w:t xml:space="preserve">hal-02352587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamic Noise Induced by Laminar and Turbulent Boundary Layers over Rectangular Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
+              <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2002-2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352577v1</w:t>
+                <w:t xml:space="preserve">hal-02352582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t>
+                <w:t xml:space="preserve">A Family of Low Dispersive and Low Dissipative Explicit Schemes for Computing Aerodynamic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
+              <w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2002-2509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352576v1</w:t>
+                <w:t xml:space="preserve">hal-02352580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Maastricht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2001-2255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22084,70 +22357,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Bellevue, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1999-1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22157,417 +22430,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Highly Compressible Jets with Tripped Boundary Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer International Publishing, pp.333-339, 2019, ERCOFTAC Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04915-7_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of supersonic jet noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Brun, Daniel Juvé, Michael Manhart, Claus-Dieter Munz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104 (-), Springer, pp.29-46, 2009, 978-3-540-89955-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89956-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced noise in 2D sub- and supersonic mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Schaupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Schaupp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proc. CEMRACS 2005 - Computational Aeroacoustics and Computational Fluid Dynamics in Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, pp.51-65, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc:2007009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22577,180 +22850,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of flow and near pressure field signals obtained for subsonic and supersonic free jets using large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of flow and near pressure field signals obtained for subsonic and supersonic jets impinging on a flat or a perforated plate using large-eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId546"/>
+      <w:footerReference w:type="default" r:id="rId552"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22818,51 +23091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD065C9A"/>
+    <w:nsid w:val="A9F0D984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23049,51 +23322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbogey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-747X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133433803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Bagheri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00727-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Iemma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Var&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X241230647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Morita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Yakeno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Obayashi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60197/flowenergy.2.0_67" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Spieser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papamoschou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Luca Micci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j061128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.426" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059859" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-020-00553-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4767" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.729" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.546" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gojon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18812808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056421" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mihaescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056936" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18778287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Capuano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D.M. Spelt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17727606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J054426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4958998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.628" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kremer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864793" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Cacqueray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.7-8.607" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kremer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Kleiser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052673" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karabasov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hynes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.448" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fauconnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.740567" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807071" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDGC6PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757667" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772194" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.162" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. G. Cavalieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.10.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL3JHK73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3642642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050952" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX7XTHWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desvigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090758702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.4-5.461" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.1-2.123" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003605" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keiderling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112686&#852;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP74G7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009005801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EA03C9C6E3FD40A3D3F60A4495EFEFCF4E0D191/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0066-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FM5PM5S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P83N6CFQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29825" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802244116" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547208784079917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZTCXTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.10.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3VGNDBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700612X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEA9F968702517A29536DF068380AF284E3DA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14DQV93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNZ3LV42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DVKRJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-005-0005-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZFLGBDD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.7465" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQXZS7V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG403BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560410001673498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.2115" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547203322775533" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01499-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313045v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milian de Staercke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864021v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Tinney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Zhao-Dubuc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2203" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3078" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04742039v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mancinelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55924-2_38" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meloni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centracchio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Iemma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Palma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3258" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3745" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4289" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0970" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948470v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Willis lll" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Valdez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126066v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3832" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0198" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0335" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3935" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694715v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaltenbacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2896" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512038v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2019" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694717v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2866" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848122v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848120v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2934" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796208v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289715v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1184" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307706v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano L Micci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2246" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2152" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2549" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221385v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0130" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334580v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2707" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342366v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0806" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352934v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Mota" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352088v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3615" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352241v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3305" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352962v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352255v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0925" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352247v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3209" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465694v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465250v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. M. Spelt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2929" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2931" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352878v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2972" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2984" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0261" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Spelt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352857v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2209" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bras, Sophie Le" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume, Daviller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0510" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352864v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2210" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352866v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3135" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352754v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0524" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352757v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2600" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352750v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-2140" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352749v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-517" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1172" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810682v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2232" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352742v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2249" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352746v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2066" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421182v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hanique-Cockenpot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352737v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2929" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352735v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2747" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421397v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352733v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2836" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352732v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2837" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534645v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3988" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352728v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3732" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538361v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537185v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352725v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3727" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352706v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-3409" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373483v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373482v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352704v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2968" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352703v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-3587" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361130v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352647v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2496" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352649v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2503" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2443" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352644v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2817" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352611v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2885" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090915v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352613v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2956" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352600v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3023" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352603v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2814" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2813" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352599v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3557" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352586v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3170" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352587v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3234" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352580v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2509" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829410v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gojon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaescu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_44" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002599v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Cacqueray" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3_2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DQG94MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626787v4" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787044v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbogey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3243-747X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133433803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Bagheri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00727-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Iemma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Yakeno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Obayashi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60197/flowenergy.2.0_67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Var&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X241230647" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Spieser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117532" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papamoschou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Luca Micci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j061128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.426" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059859" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-020-00553-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j059610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4767" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.729" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.546" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gojon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18812808" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056421" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mihaescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056936" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18778287" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Capuano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D.M. Spelt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17727606" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J055618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J054426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4958998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.628" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kremer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864793" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kremer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052236" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Cacqueray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.7-8.607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Kleiser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052673" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karabasov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hynes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.448" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fauconnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.740567" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807071" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDGC6PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757667" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.162" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772194" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; V. G. Cavalieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.378" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-9NSG1XKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.10.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL3JHK73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3642642" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050952" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX7XTHWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desvigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090758702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.4-5.461" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.1-2.123" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003605" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.042" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP74G7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keiderling" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112686&#852;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009005801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EA03C9C6E3FD40A3D3F60A4495EFEFCF4E0D191/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0066-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FM5PM5S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P83N6CFQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29825" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802244116" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547208784079917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747225" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.04.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZTCXTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.10.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3VGNDBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700612X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEA9F968702517A29536DF068380AF284E3DA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14DQV93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204060" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNZ3LV42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DVKRJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-005-0005-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZFLGBDD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.7465" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQXZS7V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560410001673498" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG403BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.2115" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547203322775533" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01499-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milian de Staercke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-3278" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-3384" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628495v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-3280" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Tinney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Zhao-Dubuc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176479v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3078" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04742039v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mancinelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692954v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55924-2_38" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595392v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meloni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centracchio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Iemma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Palma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3258" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595383v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122925v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3745" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4289" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402222v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0970" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Willis lll" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Valdez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126066v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3832" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0198" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402197v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0335" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122922v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3935" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512038v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2019" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694715v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaltenbacher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2896" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694717v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2866" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848122v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848120v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694716v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2870" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694713v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2934" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289715v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1184" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307702v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2152" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307706v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano L Micci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2246" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861830v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2549" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221385v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342366v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334580v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2707" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0806" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352934v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Mota" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chacaton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352088v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3615" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352241v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3305" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352962v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352953v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352253v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3851" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352255v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0925" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465694v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465250v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. M. Spelt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352247v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3209" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352875v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2931" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352873v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2929" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2984" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352878v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2972" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352870v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-0261" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445008v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Spelt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352857v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2209" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352854v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0510" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446503v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bras, Sophie Le" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume, Daviller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352864v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2210" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352866v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3135" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446565v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352754v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0524" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352757v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2600" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352750v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-2140" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352749v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-517" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352743v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2232" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352739v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1172" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810682v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352742v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2249" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352746v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2066" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421182v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hanique-Cockenpot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352737v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2929" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2747" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421397v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352733v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2836" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352732v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2837" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534645v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352726v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3988" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352729v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3965" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352728v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3732" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538361v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3727" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373484v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352706v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-3409" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373483v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373482v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352704v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2968" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352703v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-3587" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352647v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2496" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352649v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2503" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352645v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2443" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352644v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2817" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352611v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2885" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090915v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352613v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2956" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352600v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3023" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352603v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2814" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352607v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2813" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352599v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3557" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3170" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352587v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3234" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352580v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2509" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829410v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gojon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaescu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_44" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002599v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Cacqueray" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3_2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DQG94MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410021v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Schaupp" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007009" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626787v4" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787044v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>