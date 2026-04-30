--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHARLES BOSVIEUX-ONYEKWELU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cbosvieux-onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-2429-3490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre Norbert Elias, Marseille - UMR 8562 (AMU-AU-CNRS)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles.bosvieux-onyekwelu@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des élites</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie du travail et des professionsSociologie de l’action publiqueSociologie économiqueGenre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : lauréat d’une bourse Fulbright</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : post-doctorant à l’EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 : docteur en sociologie de l’Université Paris-Saclay</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Préparée sous la direction de Laurent Willemez et de Jean-Louis Halpérin.</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d’infos sur theses.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions scientifiques et éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Comité national de la recherche scientifique - section 39 (&amp;quot;Sociologie et sciences du droit&amp;quot;)Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve des faits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; aux éditions Agone</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarité générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 2023, Petite encyclopédie critique, Manuel Cervera-Marzal et Sébastien Chauvin, 978-2-84597-963-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253, 2020, Droit et société. Série Sociologie, Vincent Simoulin; Philippe Raimbault, 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire en l'État : une genèse de l'idée de service public en France (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.491, 2020, Sociologie historique, Olivier Ihl; Anne Jollet; Jérôme Lamy; Christophe Voilliot, 9782365121620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser l’État au masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3-4), pp.447-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être riche et se sentir en droit de l'être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 140 (4), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages élitaires du capital économique et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraliser le capitalisme ou capitaliser sur la morale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Moraliser le capitalisme ?, 241 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.241.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien RUIZ, Trop de fonctionnaires ? Histoire d'une obsession française (XIX e -XXI e siècle), Paris, Fayard, collection « L'épreuve de l'histoire », 2021, 261 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Currid-Halkett, The Sum of Small Things: a Theory of the Aspirational Class, Princeton, Princeton University Press, 2017, 254 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dominer par l'argent, 140, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public en faire-valoir. La sélection des bénéficiaires du pro bono par les multinationales du droit en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 123 (3), pp.111-134. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains » vs « droits de l’Homme ». Arguments en faveur de l’inclusivité du langage des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Genre, langue et politique Le langage non sexiste en débats, 69 (2), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d’emploi et plus-value morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d'emploi et plus-value morale : le travail pro bono dans les multinationales du droit en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État au travail : Jean Romieu (1858-1953), le Conseil d’État et la construction d’une théorie du service public à partir d’une pensée par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.191.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir sur une légende en sociologue : l’arrêt Blanco et le mythe de la « naissance » du droit administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l’alimentation ?, 101, pp.159-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public au Conseil d'État : comment un grand corps se professionnalise en captant une idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit, science et pratique : état des lieux de l’épistémologie juridique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.193-221. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.004.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutre parce que désintéressé ? Le langage de l’officiel du Conseil d’État et la « pieuse hypocrisie » des serviteurs de la chose publique (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Neutralité / neutralités : de la notion aux pratiques, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANCMSP, 20 ans d’existence entre régulation professionnelle et lutte contre la précarisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien O’miel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Misère et décadence des recrutements ou les revers de l’excellence, 13, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics sous la Troisième République : un débat normé par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 206 (1), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.206.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Exercice de l’État : voyage dans le &amp;quot;back-office&amp;quot; de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser la politique par le film, 86, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of sociodicy: a useful heuristic to describe the social domination of elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we trust large law firms to take care of society? A critical assessment of lawyers’ pro bono practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du pro bono : une fenêtre d’observation sur la « moralisation » du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes : « Capitalisme et philanthropie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Roger; Alèxe Duvaut; Clémentine Chazal, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désintéressement : propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désintéressement : conflits d'intérêts autour d'une notion sociologiquement ambiguë</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Bosvieux-Onyekwelu; Quentin Ravelli; Arnaud Saint-Martin; Gisèle Sapiro; Centre Maurice Halbwachs (CMH); Centre européen de sociologie et de science politique (CESSP); Centre Norbert Elias (CNE), Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action pro bono des multinationales du droit : une approche par la vertu des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs économiques privés transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marieke Louis &amp; Yohann Morival, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Le Conseil constitutionnel : déontologie et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elina Lemaire; Thomas Perroud; Centre d'études et de recherches de sciences administratives et politiques (CERSA); Université Paris 2 Panthéon-Assas; Centre de recherche et d'étude en droit et science politique (CREDESPO), Université de Bourgogne Franche-Comté; Observatoire de l’éthique publique, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avocat·es d’affaires et la pratique du pro bono : une sociodicée de l’élite professionnelle et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie : Changer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; AFS - RT 1 - Savoir, travail, professions, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites ont-elles un rapport spécifique au droit et aux règlements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences : Approches critiques du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Basset; Société française pour la philosophie et la théorie juridiques et politiques; CUREJ, Université de Rouen, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire française de la Legal Feminist Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-222, 2022, Collection "Droit et société", 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie (Bayonne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel à l’épreuve de la déontologie et de la transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-149, 2022, Collection "Colloques &amp; Essais", 978-2-37032-342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le privé recule au profit du public : le Conseil d’État et la théorie du service public (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du privé : un travail du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2021, Collection "Sociologie et sciences sociales", 2842878442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une dimension politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.17-28, 2021, Collection "Droit et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un évangile du droit administratif et sa topographie légendaire : l’affaire du bac d’Eloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.114-130, 2019, Collection "Grands arrêts"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of Human Rights: the French Debate over “les droits de l’Homme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights as Battlefields: Changing Practices and Contestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-51, 2018, Collection "Human Rights Interventions"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.81-86, 2018, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.smith.2018.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ juridique et champ du public : pour une histoire sociale de la notion de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le service public en Méditerranée : le prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.55-74, 2017, Collection "L'atelier méditerranéen"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitre a toujours raison, mais les institutions ont peut-être tort : quelques réflexions sur les lois du jeu et leur herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) du football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.65-71, 2014, Collection "L'unité du droit"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre-débat autour de Pierre Bourdieu en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-débat autour des films &amp;quot;Nous, princesse de Clèves&amp;quot; et &amp;quot;En nous&amp;quot;, en présence du réalisateur Régis Sauder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez, Mathias Möschel & Diane Roman (dir.), Ce que le genre fait au droit (Paris, Dalloz, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.720-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gallenga, Le feu aux poudres : une ethnologie de la modernisation du service public (Paris, éditions du CHTS, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sur l’État : cours au Collège de France (Paris, éditions du Seuil, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLV114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01662466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono des cabinets d’avocat·es : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les affaires de l'État : savoirs et professionnels aux frontières public-privé (droit, économie et finance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHARLES BOSVIEUX-ONYEKWELU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cbosvieux-onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-2429-3490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre Norbert Elias, Marseille - UMR 8562 (AMU-AU-CNRS)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles.bosvieux-onyekwelu@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des élites</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie du travail et des professionsSociologie de l’action publiqueSociologie économiqueGenre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : lauréat d’une bourse Fulbright</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : post-doctorant à l’EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 : docteur en sociologie de l’Université Paris-Saclay</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Préparée sous la direction de Laurent Willemez et de Jean-Louis Halpérin.</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d’infos sur theses.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions scientifiques et éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Comité national de la recherche scientifique - section 39 (&amp;quot;Sociologie et sciences du droit&amp;quot;)Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve des faits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; aux éditions Agone</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarité générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 2023, Petite encyclopédie critique, Manuel Cervera-Marzal et Sébastien Chauvin, 978-2-84597-963-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253, 2020, Droit et société. Série Sociologie, Vincent Simoulin; Philippe Raimbault, 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire en l'État : une genèse de l'idée de service public en France (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.491, 2020, Sociologie historique, Olivier Ihl; Anne Jollet; Jérôme Lamy; Christophe Voilliot, 9782365121620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages élitaires du capital économique et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être riche et se sentir en droit de l'être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 140 (4), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser l’État au masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3-4), pp.447-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien RUIZ, Trop de fonctionnaires ? Histoire d'une obsession française (XIX e -XXI e siècle), Paris, Fayard, collection « L'épreuve de l'histoire », 2021, 261 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraliser le capitalisme ou capitaliser sur la morale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Moraliser le capitalisme ?, 241 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.241.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Currid-Halkett, The Sum of Small Things: a Theory of the Aspirational Class, Princeton, Princeton University Press, 2017, 254 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dominer par l'argent, 140, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public en faire-valoir. La sélection des bénéficiaires du pro bono par les multinationales du droit en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 123 (3), pp.111-134. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains » vs « droits de l’Homme ». Arguments en faveur de l’inclusivité du langage des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Genre, langue et politique Le langage non sexiste en débats, 69 (2), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d’emploi et plus-value morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d'emploi et plus-value morale : le travail pro bono dans les multinationales du droit en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État au travail : Jean Romieu (1858-1953), le Conseil d’État et la construction d’une théorie du service public à partir d’une pensée par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.191.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir sur une légende en sociologue : l’arrêt Blanco et le mythe de la « naissance » du droit administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l’alimentation ?, 101, pp.159-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutre parce que désintéressé ? Le langage de l’officiel du Conseil d’État et la « pieuse hypocrisie » des serviteurs de la chose publique (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Neutralité / neutralités : de la notion aux pratiques, 9, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANCMSP, 20 ans d’existence entre régulation professionnelle et lutte contre la précarisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien O’miel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Misère et décadence des recrutements ou les revers de l’excellence, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit, science et pratique : état des lieux de l’épistémologie juridique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.193-221. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.004.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public au Conseil d'État : comment un grand corps se professionnalise en captant une idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics sous la Troisième République : un débat normé par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 206 (1), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.206.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Exercice de l’État : voyage dans le &amp;quot;back-office&amp;quot; de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser la politique par le film, 86, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of sociodicy: a useful heuristic to describe the social domination of elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we trust large law firms to take care of society? A critical assessment of lawyers’ pro bono practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du pro bono : une fenêtre d’observation sur la « moralisation » du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes : « Capitalisme et philanthropie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Roger; Alèxe Duvaut; Clémentine Chazal, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Le Conseil constitutionnel : déontologie et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elina Lemaire; Thomas Perroud; Centre d'études et de recherches de sciences administratives et politiques (CERSA); Université Paris 2 Panthéon-Assas; Centre de recherche et d'étude en droit et science politique (CREDESPO), Université de Bourgogne Franche-Comté; Observatoire de l’éthique publique, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désintéressement : propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désintéressement : conflits d'intérêts autour d'une notion sociologiquement ambiguë</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Bosvieux-Onyekwelu; Quentin Ravelli; Arnaud Saint-Martin; Gisèle Sapiro; Centre Maurice Halbwachs (CMH); Centre européen de sociologie et de science politique (CESSP); Centre Norbert Elias (CNE), Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action pro bono des multinationales du droit : une approche par la vertu des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs économiques privés transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marieke Louis &amp; Yohann Morival, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avocat·es d’affaires et la pratique du pro bono : une sociodicée de l’élite professionnelle et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie : Changer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; AFS - RT 1 - Savoir, travail, professions, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites ont-elles un rapport spécifique au droit et aux règlements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences : Approches critiques du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Basset; Société française pour la philosophie et la théorie juridiques et politiques; CUREJ, Université de Rouen, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire française de la Legal Feminist Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-222, 2022, Collection "Droit et société", 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie (Bayonne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel à l’épreuve de la déontologie et de la transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-149, 2022, Collection "Colloques &amp; Essais", 978-2-37032-342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une dimension politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.17-28, 2021, Collection "Droit et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le privé recule au profit du public : le Conseil d’État et la théorie du service public (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du privé : un travail du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2021, Collection "Sociologie et sciences sociales", 2842878442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un évangile du droit administratif et sa topographie légendaire : l’affaire du bac d’Eloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.114-130, 2019, Collection "Grands arrêts"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of Human Rights: the French Debate over “les droits de l’Homme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights as Battlefields: Changing Practices and Contestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-51, 2018, Collection "Human Rights Interventions"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.81-86, 2018, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.smith.2018.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ juridique et champ du public : pour une histoire sociale de la notion de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le service public en Méditerranée : le prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.55-74, 2017, Collection "L'atelier méditerranéen"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitre a toujours raison, mais les institutions ont peut-être tort : quelques réflexions sur les lois du jeu et leur herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) du football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.65-71, 2014, Collection "L'unité du droit"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre-débat autour de Pierre Bourdieu en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-débat autour des films &amp;quot;Nous, princesse de Clèves&amp;quot; et &amp;quot;En nous&amp;quot;, en présence du réalisateur Régis Sauder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gallenga, Le feu aux poudres : une ethnologie de la modernisation du service public (Paris, éditions du CHTS, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez, Mathias Möschel & Diane Roman (dir.), Ce que le genre fait au droit (Paris, Dalloz, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.720-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sur l’État : cours au Collège de France (Paris, éditions du Seuil, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLV114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01662466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono des cabinets d’avocat·es : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les affaires de l'État : savoirs et professionnels aux frontières public-privé (droit, économie et finance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8DE67CA"/>
+    <w:nsid w:val="1D1B38B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbosvieux-onyekwelu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2429-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.bosvieux-onyekwelu@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/l_epreuve_des_faits/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356786v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux-Onyekwelu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/665-croire-en-l-etat-une-genese-de-l-idee-de-service-public-en-france-1873-1940.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Herlin-Giret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sherman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.123.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux Onyekwelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haussaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Woerlein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3206" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/catalogsearch/result/?q=Le%20conseil%20constitutionnel%20%C3%A0%20l%27%C3%A9preuve%20de%20la%20d%C3%A9ontologie%20et%20de%20la%20transparence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=977" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbosvieux-onyekwelu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2429-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.bosvieux-onyekwelu@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/l_epreuve_des_faits/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356786v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux-Onyekwelu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/665-croire-en-l-etat-une-genese-de-l-idee-de-service-public-en-france-1873-1940.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Herlin-Giret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sherman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.123.0111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux Onyekwelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haussaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Woerlein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/catalogsearch/result/?q=Le%20conseil%20constitutionnel%20%C3%A0%20l%27%C3%A9preuve%20de%20la%20d%C3%A9ontologie%20et%20de%20la%20transparence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=977" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>