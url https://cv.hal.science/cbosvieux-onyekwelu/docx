--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHARLES BOSVIEUX-ONYEKWELU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cbosvieux-onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-2429-3490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre Norbert Elias, Marseille - UMR 8562 (AMU-AU-CNRS)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles.bosvieux-onyekwelu@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des élites</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie du travail et des professionsSociologie de l’action publiqueSociologie économiqueGenre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : lauréat d’une bourse Fulbright</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : post-doctorant à l’EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 : docteur en sociologie de l’Université Paris-Saclay</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Préparée sous la direction de Laurent Willemez et de Jean-Louis Halpérin.</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d’infos sur theses.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions scientifiques et éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Comité national de la recherche scientifique - section 39 (&amp;quot;Sociologie et sciences du droit&amp;quot;)Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve des faits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; aux éditions Agone</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarité générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 2023, Petite encyclopédie critique, Manuel Cervera-Marzal et Sébastien Chauvin, 978-2-84597-963-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253, 2020, Droit et société. Série Sociologie, Vincent Simoulin; Philippe Raimbault, 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire en l'État : une genèse de l'idée de service public en France (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.491, 2020, Sociologie historique, Olivier Ihl; Anne Jollet; Jérôme Lamy; Christophe Voilliot, 9782365121620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages élitaires du capital économique et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être riche et se sentir en droit de l'être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 140 (4), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser l’État au masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3-4), pp.447-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien RUIZ, Trop de fonctionnaires ? Histoire d'une obsession française (XIX e -XXI e siècle), Paris, Fayard, collection « L'épreuve de l'histoire », 2021, 261 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraliser le capitalisme ou capitaliser sur la morale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Moraliser le capitalisme ?, 241 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.241.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Currid-Halkett, The Sum of Small Things: a Theory of the Aspirational Class, Princeton, Princeton University Press, 2017, 254 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dominer par l'argent, 140, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public en faire-valoir. La sélection des bénéficiaires du pro bono par les multinationales du droit en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 123 (3), pp.111-134. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains » vs « droits de l’Homme ». Arguments en faveur de l’inclusivité du langage des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Genre, langue et politique Le langage non sexiste en débats, 69 (2), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d’emploi et plus-value morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d'emploi et plus-value morale : le travail pro bono dans les multinationales du droit en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État au travail : Jean Romieu (1858-1953), le Conseil d’État et la construction d’une théorie du service public à partir d’une pensée par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.191.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir sur une légende en sociologue : l’arrêt Blanco et le mythe de la « naissance » du droit administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l’alimentation ?, 101, pp.159-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutre parce que désintéressé ? Le langage de l’officiel du Conseil d’État et la « pieuse hypocrisie » des serviteurs de la chose publique (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Neutralité / neutralités : de la notion aux pratiques, 9, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANCMSP, 20 ans d’existence entre régulation professionnelle et lutte contre la précarisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien O’miel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Misère et décadence des recrutements ou les revers de l’excellence, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit, science et pratique : état des lieux de l’épistémologie juridique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.193-221. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.004.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public au Conseil d'État : comment un grand corps se professionnalise en captant une idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics sous la Troisième République : un débat normé par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 206 (1), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.206.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Exercice de l’État : voyage dans le &amp;quot;back-office&amp;quot; de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser la politique par le film, 86, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of sociodicy: a useful heuristic to describe the social domination of elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we trust large law firms to take care of society? A critical assessment of lawyers’ pro bono practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du pro bono : une fenêtre d’observation sur la « moralisation » du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes : « Capitalisme et philanthropie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Roger; Alèxe Duvaut; Clémentine Chazal, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Le Conseil constitutionnel : déontologie et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elina Lemaire; Thomas Perroud; Centre d'études et de recherches de sciences administratives et politiques (CERSA); Université Paris 2 Panthéon-Assas; Centre de recherche et d'étude en droit et science politique (CREDESPO), Université de Bourgogne Franche-Comté; Observatoire de l’éthique publique, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désintéressement : propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désintéressement : conflits d'intérêts autour d'une notion sociologiquement ambiguë</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Bosvieux-Onyekwelu; Quentin Ravelli; Arnaud Saint-Martin; Gisèle Sapiro; Centre Maurice Halbwachs (CMH); Centre européen de sociologie et de science politique (CESSP); Centre Norbert Elias (CNE), Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action pro bono des multinationales du droit : une approche par la vertu des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs économiques privés transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marieke Louis &amp; Yohann Morival, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avocat·es d’affaires et la pratique du pro bono : une sociodicée de l’élite professionnelle et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie : Changer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; AFS - RT 1 - Savoir, travail, professions, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites ont-elles un rapport spécifique au droit et aux règlements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences : Approches critiques du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Basset; Société française pour la philosophie et la théorie juridiques et politiques; CUREJ, Université de Rouen, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire française de la Legal Feminist Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-222, 2022, Collection "Droit et société", 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie (Bayonne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel à l’épreuve de la déontologie et de la transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-149, 2022, Collection "Colloques &amp; Essais", 978-2-37032-342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une dimension politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.17-28, 2021, Collection "Droit et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le privé recule au profit du public : le Conseil d’État et la théorie du service public (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du privé : un travail du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2021, Collection "Sociologie et sciences sociales", 2842878442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un évangile du droit administratif et sa topographie légendaire : l’affaire du bac d’Eloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.114-130, 2019, Collection "Grands arrêts"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of Human Rights: the French Debate over “les droits de l’Homme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights as Battlefields: Changing Practices and Contestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-51, 2018, Collection "Human Rights Interventions"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.81-86, 2018, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.smith.2018.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ juridique et champ du public : pour une histoire sociale de la notion de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le service public en Méditerranée : le prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.55-74, 2017, Collection "L'atelier méditerranéen"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitre a toujours raison, mais les institutions ont peut-être tort : quelques réflexions sur les lois du jeu et leur herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) du football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.65-71, 2014, Collection "L'unité du droit"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre-débat autour de Pierre Bourdieu en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-débat autour des films &amp;quot;Nous, princesse de Clèves&amp;quot; et &amp;quot;En nous&amp;quot;, en présence du réalisateur Régis Sauder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gallenga, Le feu aux poudres : une ethnologie de la modernisation du service public (Paris, éditions du CHTS, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez, Mathias Möschel & Diane Roman (dir.), Ce que le genre fait au droit (Paris, Dalloz, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.720-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sur l’État : cours au Collège de France (Paris, éditions du Seuil, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLV114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01662466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono des cabinets d’avocat·es : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les affaires de l'État : savoirs et professionnels aux frontières public-privé (droit, économie et finance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHARLES BOSVIEUX-ONYEKWELU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cbosvieux-onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-2429-3490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre Norbert Elias, Marseille - UMR 8562 (AMU-AU-CNRS)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles.bosvieux-onyekwelu@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des élites</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie du travail et des professionsSociologie de l’action publiqueSociologie économiqueGenre</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : lauréat d’une bourse Fulbright</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : post-doctorant à l’EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 : docteur en sociologie de l’Université Paris-Saclay</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Préparée sous la direction de Laurent Willemez et de Jean-Louis Halpérin.</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d’infos sur theses.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions scientifiques et éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Comité national de la recherche scientifique - section 39 (&amp;quot;Sociologie et sciences du droit&amp;quot;)Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve des faits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; aux éditions Agone</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarité générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 2023, Petite encyclopédie critique, Manuel Cervera-Marzal et Sébastien Chauvin, 978-2-84597-963-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253, 2020, Droit et société. Série Sociologie, Vincent Simoulin; Philippe Raimbault, 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire en l'État : une genèse de l'idée de service public en France (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.491, 2020, Sociologie historique, Olivier Ihl; Anne Jollet; Jérôme Lamy; Christophe Voilliot, 9782365121620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être riche et se sentir en droit de l'être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Sherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 140 (4), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser l’État au masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3-4), pp.447-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages élitaires du capital économique et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Herlin-Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perrin-Heredia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (4), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraliser le capitalisme ou capitaliser sur la morale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Moraliser le capitalisme ?, 241 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.241.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien RUIZ, Trop de fonctionnaires ? Histoire d'une obsession française (XIX e -XXI e siècle), Paris, Fayard, collection « L'épreuve de l'histoire », 2021, 261 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Currid-Halkett, The Sum of Small Things: a Theory of the Aspirational Class, Princeton, Princeton University Press, 2017, 254 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dominer par l'argent, 140, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.140.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public en faire-valoir. La sélection des bénéficiaires du pro bono par les multinationales du droit en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 123 (3), pp.111-134. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains » vs « droits de l’Homme ». Arguments en faveur de l’inclusivité du langage des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Genre, langue et politique Le langage non sexiste en débats, 69 (2), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d’emploi et plus-value morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, temps d'emploi et plus-value morale : le travail pro bono dans les multinationales du droit en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.187-212. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10053-9.p.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État au travail : Jean Romieu (1858-1953), le Conseil d’État et la construction d’une théorie du service public à partir d’une pensée par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (1), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.191.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir sur une légende en sociologue : l’arrêt Blanco et le mythe de la « naissance » du droit administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l’alimentation ?, 101, pp.159-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit, science et pratique : état des lieux de l’épistémologie juridique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.193-221. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.004.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public au Conseil d'État : comment un grand corps se professionnalise en captant une idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutre parce que désintéressé ? Le langage de l’officiel du Conseil d’État et la « pieuse hypocrisie » des serviteurs de la chose publique (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Neutralité / neutralités : de la notion aux pratiques, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANCMSP, 20 ans d’existence entre régulation professionnelle et lutte contre la précarisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien O’miel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Misère et décadence des recrutements ou les revers de l’excellence, 13, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services publics sous la Troisième République : un débat normé par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 206 (1), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.206.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Exercice de l’État : voyage dans le &amp;quot;back-office&amp;quot; de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser la politique par le film, 86, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of sociodicy: a useful heuristic to describe the social domination of elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we trust large law firms to take care of society? A critical assessment of lawyers’ pro bono practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du pro bono : une fenêtre d’observation sur la « moralisation » du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes : « Capitalisme et philanthropie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Roger; Alèxe Duvaut; Clémentine Chazal, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Le Conseil constitutionnel : déontologie et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elina Lemaire; Thomas Perroud; Centre d'études et de recherches de sciences administratives et politiques (CERSA); Université Paris 2 Panthéon-Assas; Centre de recherche et d'étude en droit et science politique (CREDESPO), Université de Bourgogne Franche-Comté; Observatoire de l’éthique publique, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désintéressement : propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désintéressement : conflits d'intérêts autour d'une notion sociologiquement ambiguë</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Bosvieux-Onyekwelu; Quentin Ravelli; Arnaud Saint-Martin; Gisèle Sapiro; Centre Maurice Halbwachs (CMH); Centre européen de sociologie et de science politique (CESSP); Centre Norbert Elias (CNE), Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action pro bono des multinationales du droit : une approche par la vertu des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs économiques privés transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marieke Louis &amp; Yohann Morival, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avocat·es d’affaires et la pratique du pro bono : une sociodicée de l’élite professionnelle et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie : Changer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; AFS - RT 1 - Savoir, travail, professions, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites ont-elles un rapport spécifique au droit et aux règlements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences : Approches critiques du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Basset; Société française pour la philosophie et la théorie juridiques et politiques; CUREJ, Université de Rouen, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire française de la Legal Feminist Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-222, 2022, Collection "Droit et société", 978-2-275-02959-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil d’État et Conseil constitutionnel : proximité et conflits d’intérêts au sein de l’élite au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut francophone pour la justice et la démocratie (Bayonne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel à l’épreuve de la déontologie et de la transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-149, 2022, Collection "Colloques &amp; Essais", 978-2-37032-342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le privé recule au profit du public : le Conseil d’État et la théorie du service public (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du privé : un travail du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2021, Collection "Sociologie et sciences sociales", 2842878442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une dimension politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, droit et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.17-28, 2021, Collection "Droit et société"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un évangile du droit administratif et sa topographie légendaire : l’affaire du bac d’Eloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.114-130, 2019, Collection "Grands arrêts"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of Human Rights: the French Debate over “les droits de l’Homme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights as Battlefields: Changing Practices and Contestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-51, 2018, Collection "Human Rights Interventions"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.81-86, 2018, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.smith.2018.01.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ juridique et champ du public : pour une histoire sociale de la notion de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le service public en Méditerranée : le prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.55-74, 2017, Collection "L'atelier méditerranéen"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitre a toujours raison, mais les institutions ont peut-être tort : quelques réflexions sur les lois du jeu et leur herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) du football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.65-71, 2014, Collection "L'unité du droit"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre-débat autour de Pierre Bourdieu en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-débat autour des films &amp;quot;Nous, princesse de Clèves&amp;quot; et &amp;quot;En nous&amp;quot;, en présence du réalisateur Régis Sauder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez, Mathias Möschel & Diane Roman (dir.), Ce que le genre fait au droit (Paris, Dalloz, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.720-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gallenga, Le feu aux poudres : une ethnologie de la modernisation du service public (Paris, éditions du CHTS, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sur l’État : cours au Collège de France (Paris, éditions du Seuil, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une sociodicée à un savoir d’État : le service public, une tentative de mise en forme du monde social par le droit (1873-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLV114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01662466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pro bono des cabinets d’avocat·es : une privatisation de l’intérêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les affaires de l'État : savoirs et professionnels aux frontières public-privé (droit, économie et finance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D1B38B6"/>
+    <w:nsid w:val="7A9FCE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbosvieux-onyekwelu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2429-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.bosvieux-onyekwelu@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/l_epreuve_des_faits/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356786v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux-Onyekwelu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/665-croire-en-l-etat-une-genese-de-l-idee-de-service-public-en-france-1873-1940.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Herlin-Giret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sherman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.123.0111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux Onyekwelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haussaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Woerlein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/catalogsearch/result/?q=Le%20conseil%20constitutionnel%20%C3%A0%20l%27%C3%A9preuve%20de%20la%20d%C3%A9ontologie%20et%20de%20la%20transparence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=977" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbosvieux-onyekwelu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2429-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.bosvieux-onyekwelu@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/livres/l_epreuve_des_faits/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356786v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux-Onyekwelu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/665-croire-en-l-etat-une-genese-de-l-idee-de-service-public-en-france-1873-1940.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Herlin-Giret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sherman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.241.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.140.0201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.123.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux Onyekwelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.004.0231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haussaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Woerlein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3206" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/catalogsearch/result/?q=Le%20conseil%20constitutionnel%20%C3%A0%20l%27%C3%A9preuve%20de%20la%20d%C3%A9ontologie%20et%20de%20la%20transparence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=977" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLV114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>