--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -946,51 +946,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1549,90 +1549,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">African-American Quilts: Color, Creation, Counter (Culture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing History from the Margins: African Americans and the Quest for Freedom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315558578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émigration volontaire des Noirs-Américains vers Haïti dans les années 1820 : une alternative aux projets de l’American Colonization Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales (1804-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Perséides, 2013, 978-2915596960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1642,1195 +1759,1195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la (post-)racialité aux États-Unis. Lawrence Aje, Nathalie Dessens, Nicolas Gachon et Anne Stefani (éds.). Toulouse : Presses universitaires du Midi, 2021, 262 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dmq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“This Spirit of Persecution Was the Cause of Our Convention”: the National Colored Conventions of the 1830s as an Early Movement for Black Civil Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 175 (2), pp.68-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfea.175.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une identité noire diasporique : Haïti à la confluence de l’émigrationnisme et de la « nationalité noire », 1830-1855</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Haïtienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (3), pp.699-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Washington à Lincoln, l'esclavage divise la nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Spécial 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES MIGRATIONS INTERNATIONALES DES LIBRES DE COULEUR DES AMÉRIQUES AVANT LES ABOLITIONS DE L’ESCLAVAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Aje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Libres de couleur : Migrations choisies ? / Free People of Color: Chosen Migrations?, 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et évangélisation : l’installation de l’Église épiscopale en Haïti par le Révérend noir américain James Theodore Holly, 1855-1874</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Haïtiano-Antillaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Douglass, l'esclave devenu diplomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les princes et leurs amants, 845, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de Noirs américains au XIXe siècle. Le cas des ambassadeurs noirs des États-Unis en Haïti, 1869-1891</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société haïtienne d'histoire et de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Interculturalité : La Louisiane au carrefour des cultures, Sous la direction de Nathalie Dessens et Jean-Pierre Le Glaunec, Collection Les voies du français, Montréal : Presses de l’Université Laval, 2016, 370 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://www.cercles.com/review/r77/Bourhis.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l’ouvrage de Terrell DEMPSEY. - Searching For Jim: Slavery in Sam Clemens's World. Columbia and London, University of Missouri Press, 2003, 316 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Etats-Unis. Des idéaux des Pères fondateurs aux contradictions d'une démocratie, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Go to our brethren, the Haytians”: Haiti as the African Americans’ Promised Land in the Antebellum Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Miscellanées, 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’établissement d’une « nationalité noire » ? Le rêve haïtien de James Theodore Holly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Migrer dans les Amériques, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.1126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atlantic World of Anthony Benezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goyard Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early American Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/eal.2014.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloigner « l’autre » pour préserver sa propre part d’humanité : les premières tentatives de colonisation des Noirs-Américains vers Haïti dans les années 1820</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, L'humain et les humanités, Actes des Troisièmes Rencontres Doctorales Paris-Diderot « La pluridisciplinarité à l'œuvre », 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines des politiques de ségrégation géographique : les premières tentatives de colonization et d’émigration des Noirs-Américains vers Haïti dans les années 1820</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corridor, revue des Sciences humaines et sociales de l'Université de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,113 +2957,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Mason, Isaac Mason, une vie d’esclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cossu-Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, http://journals.openedition.org/transatlantica/18244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.18244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2956,100 +3073,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My subject is Haïti, the Black Republic&amp;quot; : l'expérience haïtienne des militants noirs-américains (1804-1893)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris Diderot (Paris 7) Sorbonne Paris Cité, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA070054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01455099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3059,212 +3176,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libres de couleur : Migrations choisies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Aje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 164, 2020, Libres de couleur : Migrations choisies ?, 9782410017212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux en Cours n°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Grué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakaï Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">140p, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3274,105 +3391,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Citoyens à tout prix : la construction de l’identité noire américaine au XIXe siècle entre stratégie de respectabilité, émigrationnisme, nationalisme et transnationalisme noirs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Toulouse Jean Jaurès, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04007059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3440,51 +3557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB0BEBB8"/>
+    <w:nsid w:val="4C519BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3671,51 +3788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbourhis-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3065-2005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160143179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Writing-History-from-the-Margins-African-Americans-and-the-Quest-for-Freedom/Parfait-Lowry-Bourhis-Mariotti/p/book/9781138679108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/l-homo-americanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04033052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyard Jean-Baptiste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/eal.2014.0018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00696973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gru&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saka&#239; C&#233;cile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbourhis-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3065-2005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160143179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Writing-History-from-the-Margins-African-Americans-and-the-Quest-for-Freedom/Parfait-Lowry-Bourhis-Mariotti/p/book/9781138679108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/l-homo-americanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315558578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04033052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyard Jean-Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/eal.2014.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00696973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gru&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saka&#239; C&#233;cile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>