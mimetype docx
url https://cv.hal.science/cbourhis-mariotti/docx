--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -2419,165 +2419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l’ouvrage de Terrell DEMPSEY. - Searching For Jim: Slavery in Sam Clemens's World. Columbia and London, University of Missouri Press, 2003, 316 pages</w:t>
+                <w:t xml:space="preserve">Aux origines du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etats-Unis. Des idéaux des Pères fondateurs aux contradictions d'une démocratie, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455068v1</w:t>
+                <w:t xml:space="preserve">hal-01455078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du système</w:t>
+                <w:t xml:space="preserve">Recension de l’ouvrage de Terrell DEMPSEY. - Searching For Jim: Slavery in Sam Clemens's World. Columbia and London, University of Missouri Press, 2003, 316 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Etats-Unis. Des idéaux des Pères fondateurs aux contradictions d'une démocratie, 29</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455078v1</w:t>
+                <w:t xml:space="preserve">hal-01455068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Go to our brethren, the Haytians”: Haiti as the African Americans’ Promised Land in the Antebellum Era</w:t>
               </w:r>
@@ -3557,51 +3557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C519BEF"/>
+    <w:nsid w:val="AB306559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3788,51 +3788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbourhis-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3065-2005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160143179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Writing-History-from-the-Margins-African-Americans-and-the-Quest-for-Freedom/Parfait-Lowry-Bourhis-Mariotti/p/book/9781138679108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/l-homo-americanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315558578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04033052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyard Jean-Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/eal.2014.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00696973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gru&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saka&#239; C&#233;cile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbourhis-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3065-2005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160143179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Writing-History-from-the-Margins-African-Americans-and-the-Quest-for-Freedom/Parfait-Lowry-Bourhis-Mariotti/p/book/9781138679108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/l-homo-americanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315558578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04033052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyard Jean-Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/eal.2014.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00696973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gru&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saka&#239; C&#233;cile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>