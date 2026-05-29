--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -711,264 +711,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales. Réorientation des empires, nouvelles colonisations Europe, Amériques, Afrique (1804-1860)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales (1804-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaud Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gainot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Les Perséides Editions, 2013, "Le Monde Atlantique", 978-2-915596-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Perséides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2915596960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527468v1</w:t>
+                <w:t xml:space="preserve">hal-01455025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales (1804-1860)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couleurs, esclavages, libérations coloniales. Réorientation des empires, nouvelles colonisations Europe, Amériques, Afrique (1804-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcel Dorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaud Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Perséides Editions, 2013, "Le Monde Atlantique", 978-2-915596-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Perséides</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01455025v1</w:t>
+                <w:t xml:space="preserve">hal-01527468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2419,165 +2419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du système</w:t>
+                <w:t xml:space="preserve">Recension de l’ouvrage de Terrell DEMPSEY. - Searching For Jim: Slavery in Sam Clemens's World. Columbia and London, University of Missouri Press, 2003, 316 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Etats-Unis. Des idéaux des Pères fondateurs aux contradictions d'une démocratie, 29</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455078v1</w:t>
+                <w:t xml:space="preserve">hal-01455068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l’ouvrage de Terrell DEMPSEY. - Searching For Jim: Slavery in Sam Clemens's World. Columbia and London, University of Missouri Press, 2003, 316 pages</w:t>
+                <w:t xml:space="preserve">Aux origines du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourhis-Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etats-Unis. Des idéaux des Pères fondateurs aux contradictions d'une démocratie, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455068v1</w:t>
+                <w:t xml:space="preserve">hal-01455078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Go to our brethren, the Haytians”: Haiti as the African Americans’ Promised Land in the Antebellum Era</w:t>
               </w:r>
@@ -3557,51 +3557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB306559"/>
+    <w:nsid w:val="92ED3579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3788,51 +3788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbourhis-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3065-2005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160143179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Writing-History-from-the-Margins-African-Americans-and-the-Quest-for-Freedom/Parfait-Lowry-Bourhis-Mariotti/p/book/9781138679108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/l-homo-americanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315558578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04033052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyard Jean-Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/eal.2014.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00696973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gru&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saka&#239; C&#233;cile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cbourhis-mariotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3065-2005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160143179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourhis-Mariotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantec-Lowry H&#233;l&#232;ne Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Writing-History-from-the-Margins-African-Americans-and-the-Quest-for-Freedom/Parfait-Lowry-Bourhis-Mariotti/p/book/9781138679108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/couleurs-esclavages-liberations-coloniales-reorientation-des-empires-nouvelles-colonisations-europe-ameriques-afrique-1804-1860/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/l-homo-americanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315558578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04033052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyard Jean-Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/eal.2014.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00696973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gru&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saka&#239; C&#233;cile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>