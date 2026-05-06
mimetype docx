--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1146,51 +1146,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00629560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1288,51 +1288,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
+                <w:t xml:space="preserve">Cache ta topo, je place quand même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Achaichia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
@@ -1350,885 +1350,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558514v1</w:t>
+                <w:t xml:space="preserve">hal-05603097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFIxM : Flexible LoRa Modulations for Elastic Resource Allocation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
+                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Achaichia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - The 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300178v1</w:t>
+                <w:t xml:space="preserve">hal-05558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Transmissions in Time-Slotted LoRa Wide Area Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler, c'est bien... répondre, c'est mieux : le trafic descendant dans LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Havet</w:t>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teiki Rigaud</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAWCG - 11th Latin American Workshop on Cliques in Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Fortaleza (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785153v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SFIxM : Flexible LoRa Modulations for Elastic Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">MSWiM 2025 - The 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694132v1</w:t>
+                <w:t xml:space="preserve">hal-05300178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement du niveau de redondance des transmissions LoRaWAN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling Transmissions in Time-Slotted LoRa Wide Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teiki Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">LAWCG - 11th Latin American Workshop on Cliques in Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Fortaleza (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090723v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de plan de vol de drones autonomes pour une recharge rapide de capteurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087105v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+                <w:t xml:space="preserve">Ajustement du niveau de redondance des transmissions LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657345v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'immobilisme coûte plus cher que l'échange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optimisation de plan de vol de drones autonomes pour une recharge rapide de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dias da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665199v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Heusse</w:t>
+                <w:t xml:space="preserve">Quand l'immobilisme coûte plus cher que l'échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764986v1</w:t>
+                <w:t xml:space="preserve">hal-03665199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,602 +2299,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 - 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213988v1</w:t>
+                <w:t xml:space="preserve">hal-03764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing FANET deployment for mobile sensor tracking in disaster management scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Dias da Silva</w:t>
+                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT-DM 2021 - 7th International Conference on Information and Communication Technologies for Disaster Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461101v1</w:t>
+                <w:t xml:space="preserve">hal-03657345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
+                <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">CORES 2021 - 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877138v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takwa Attia</w:t>
+                <w:t xml:space="preserve">Optimizing FANET deployment for mobile sensor tracking in disaster management scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
+              <w:t xml:space="preserve">ICT-DM 2021 - 7th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hangzhou, China. pp.134-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM52643.2021.9664204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010556v1</w:t>
+                <w:t xml:space="preserve">hal-03461101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de placement de VNFs dans des contextes mono-et multi-propriétaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873944v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,3198 +2892,3211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du coût de déploiement de services réseau virtualisés dans le cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desmangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmes de placement de VNFs dans des contextes mono-et multi-propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02780468v2</w:t>
+                <w:t xml:space="preserve">hal-02873944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Network Services Embedding Costs over Public and Private Clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2020 - 34th International Conference on Information Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440297v1</w:t>
+                <w:t xml:space="preserve">hal-02877138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the trajectory of drones: trade-off between distance and energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAUV 2020 - 2nd International Workshop on Internet of Autonomous Unmanned Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SECONWorkshops50264.2020.9149781⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779495v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Network Services Embedding Costs over Public and Private Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
+              <w:t xml:space="preserve">ICOIN 2020 - 34th International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN48656.2020.9016607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267218v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des drones pour recharger efficacement des capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the trajectory of drones: trade-off between distance and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dias da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAUV 2020 - 2nd International Workshop on Internet of Autonomous Unmanned Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Cuomo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SECONWorkshops50264.2020.9149781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129960v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349396v1</w:t>
+                <w:t xml:space="preserve">hal-02267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser des drones pour recharger efficacement des capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267396v1</w:t>
+                <w:t xml:space="preserve">hal-02129960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of drones for fast sensor energy replenishment using wireless power transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2019 - Wireless Days 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734203⟩</w:t>
+              <w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043123v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNF placement algorithms to address the mono- and multi-tenant issues in edge and core networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2019 : 8th IEEE International Conference on Cloud Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CloudNet47604.2019.9064108⟩</w:t>
+              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313403v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of mobile sensor coverage with UAVs</w:t>
+                <w:t xml:space="preserve">Optimal placement of drones for fast sensor energy replenishment using wireless power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Wireless Sensor, Robot and UAV Networks (WiSARN@IEEE INFOCOM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2018.8406980⟩</w:t>
+              <w:t xml:space="preserve">WD 2019 - Wireless Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Manchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850442v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bi-objectif pour la couverture de cibles par des drones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VNF placement algorithms to address the mono- and multi-tenant issues in edge and core networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLOUDNET 2019 : 8th IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet47604.2019.9064108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784809v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement efficace de drones pour la collecte de données de capteurs mobiles</w:t>
+                <w:t xml:space="preserve">Analyse bi-objectif pour la couverture de cibles par des drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786010v1</w:t>
+                <w:t xml:space="preserve">hal-01784809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharging wireless sensor networks using drones and wireless power transfer</w:t>
+                <w:t xml:space="preserve">Déploiement efficace de drones pour la collecte de données de capteurs mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2018) Recent Results track</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850446v1</w:t>
+                <w:t xml:space="preserve">hal-01786010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Deployment of Connected Unmanned Aerial Vehicles for Optimal Target Coverage</w:t>
+                <w:t xml:space="preserve">Recharging wireless sensor networks using drones and wireless power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2017 - Global Information Infrastructure and Networking Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2017.8169803⟩</w:t>
+              <w:t xml:space="preserve">29th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2018) Recent Results track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575618v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINNIE : enfin un monde SDN sans (trop de) règles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of mobile sensor coverage with UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Wireless Sensor, Robot and UAV Networks (WiSARN@IEEE INFOCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2018.8406980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304687v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too many SDN rules? Compress them with MINNIE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Deployment of Connected Unmanned Aerial Vehicles for Optimal Target Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIIS 2017 - Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Pierre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2017.8169803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203020v1</w:t>
+                <w:t xml:space="preserve">hal-01575618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation robuste pour le partage de réseaux d'accès micro-ondes entre opérateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+                <w:t xml:space="preserve">MINNIE : enfin un monde SDN sans (trop de) règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946419v1</w:t>
+                <w:t xml:space="preserve">hal-01304687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization in multi-operators microwave backhaul networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Too many SDN rules? Compress them with MINNIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Global Information Infrastructure and Networking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870931v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation robuste pour le partage de réseaux d'accès micro-ondes entre opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Araujo</w:t>
+                <w:t xml:space="preserve">Alvinice Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849873v1</w:t>
+                <w:t xml:space="preserve">hal-00946419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Round Weighting with Traffic Uncertainty in Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">Robust optimization in multi-operators microwave backhaul networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arie M.C.A. Koster</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvinice Kodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research (EURO XXVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4th Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840148v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage et Ordonnancement Robustes dans les Réseaux Radio Maillés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepesh Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sophia-Antipolis, France, France. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586698v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis énergie-délai pour la collecte de données dans les réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">Robust Round Weighting with Traffic Uncertainty in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie M.C.A. Koster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research (EURO XXVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586681v1</w:t>
+                <w:t xml:space="preserve">hal-00840148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Approach for Data Collection in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Routage et Ordonnancement Robustes dans les Réseaux Radio Maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie M.C.A. Koster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Padderborn, Germany</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601679v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t>
+                <w:t xml:space="preserve">Compromis énergie-délai pour la collecte de données dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466485v1</w:t>
+                <w:t xml:space="preserve">inria-00586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t>
+                <w:t xml:space="preserve">A Multi-objective Approach for Data Collection in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Padderborn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00466484v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Acknowledgment Traffic on the Capacity of Wireless Mesh Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emilie Voge</w:t>
+                <w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th IEEE Vehicular Technology Conference (VTC2009-Spring)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073522⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434057v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00466484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Peix</w:t>
+                <w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.255-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429827v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00466485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Wireless Mesh Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the Acknowledgment Traffic on the Capacity of Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricio Reyes</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Voge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9emes Journees Doctorales en Informatique et Reseaux (JDIR 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">69th IEEE Vehicular Technology Conference (VTC2009-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00375991v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des acquittements sur la capacité des réseaux radio maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6086,470 +6112,673 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00374453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t>
+              <w:t xml:space="preserve">9emes Journees Doctorales en Informatique et Reseaux (JDIR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293288v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00375991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Reyes</w:t>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.117-120</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176949v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Models for Optimal Wireless Mesh Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd European Conference on Operational Research (EURO XXII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00376021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6559,91 +6788,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Optimisation des réseaux sans fil: De l'usage des drones aux réseaux LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Côte D'Azur, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04602211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6653,100 +6882,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la capacité des réseaux radio maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00428940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6756,65 +6985,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,73 +7055,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINNIE: an SDN World with Few Compressed Forwarding Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6948,73 +7177,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8848, INRIA Sophia-Antipolis; I3S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7053,100 +7282,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8622, Inria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7175,73 +7404,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8320, INRIA. 2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a local greedy distributed routing algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7293,157 +7522,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6871, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00366441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Design for Wireless Mesh Networks Using Column Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6448, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00193420v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7511,51 +7740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8730C9B"/>
+    <w:nsid w:val="2E76D392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7742,51 +7971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccaillouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138505586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelfadeel Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pesch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0132-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.05.100028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04785153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teiki Rigaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02779495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECONWorkshops50264.2020.9149781" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie M.C.A. Koster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073522" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04602211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccaillouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138505586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelfadeel Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pesch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0132-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.05.100028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04785153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teiki Rigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02779495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECONWorkshops50264.2020.9149781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie M.C.A. Koster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04602211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>