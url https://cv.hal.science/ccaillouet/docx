--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1579,51 +1579,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+              <w:t xml:space="preserve">CoRes 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2113,229 +2113,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'immobilisme coûte plus cher que l'échange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Dias da Silva</w:t>
+                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665199v1</w:t>
+                <w:t xml:space="preserve">hal-03657345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t>
+                <w:t xml:space="preserve">Quand l'immobilisme coûte plus cher que l'échange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dias da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767913v1</w:t>
+                <w:t xml:space="preserve">hal-03665199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2354,171 +2345,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Heusse</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dias da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657345v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
               </w:r>
@@ -2697,494 +2697,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes de placement de VNFs dans des contextes mono-et multi-propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takwa Attia</w:t>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010556v1</w:t>
+                <w:t xml:space="preserve">hal-02873944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796530v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du coût de déploiement de services réseau virtualisés dans le cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874121v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de placement de VNFs dans des contextes mono-et multi-propriétaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Optimisation du coût de déploiement de services réseau virtualisés dans le cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desmangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873944v1</w:t>
+                <w:t xml:space="preserve">hal-02874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
               </w:r>
@@ -3369,103 +3369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Network Services Embedding Costs over Public and Private Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desmangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOIN 2020 - 34th International Conference on Information Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,1053 +3584,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+              <w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267218v1</w:t>
+                <w:t xml:space="preserve">hal-02267396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des drones pour recharger efficacement des capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129960v1</w:t>
+                <w:t xml:space="preserve">hal-02349396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02267396v1</w:t>
+                <w:t xml:space="preserve">hal-02267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser des drones pour recharger efficacement des capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349396v1</w:t>
+                <w:t xml:space="preserve">hal-02129960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of drones for fast sensor energy replenishment using wireless power transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VNF placement algorithms to address the mono- and multi-tenant issues in edge and core networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2019 - Wireless Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Manchester, United Kingdom. </w:t>
+              <w:t xml:space="preserve">CLOUDNET 2019 : 8th IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Coimbra, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet47604.2019.9064108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043123v1</w:t>
+                <w:t xml:space="preserve">hal-02313403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNF placement algorithms to address the mono- and multi-tenant issues in edge and core networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal placement of drones for fast sensor energy replenishment using wireless power transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2019 : 8th IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Coimbra, Portugal. </w:t>
+              <w:t xml:space="preserve">WD 2019 - Wireless Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudNet47604.2019.9064108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313403v1</w:t>
+                <w:t xml:space="preserve">hal-02043123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bi-objectif pour la couverture de cibles par des drones</w:t>
+                <w:t xml:space="preserve">Optimization of mobile sensor coverage with UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Wireless Sensor, Robot and UAV Networks (WiSARN@IEEE INFOCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2018.8406980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784809v1</w:t>
+                <w:t xml:space="preserve">hal-01850442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement efficace de drones pour la collecte de données de capteurs mobiles</w:t>
+                <w:t xml:space="preserve">Analyse bi-objectif pour la couverture de cibles par des drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786010v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharging wireless sensor networks using drones and wireless power transfer</w:t>
+                <w:t xml:space="preserve">Déploiement efficace de drones pour la collecte de données de capteurs mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2018) Recent Results track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850446v1</w:t>
+                <w:t xml:space="preserve">hal-01786010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of mobile sensor coverage with UAVs</w:t>
+                <w:t xml:space="preserve">Recharging wireless sensor networks using drones and wireless power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Wireless Sensor, Robot and UAV Networks (WiSARN@IEEE INFOCOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">29th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2018) Recent Results track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2018.8406980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850442v1</w:t>
+                <w:t xml:space="preserve">hal-01850446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Deployment of Connected Unmanned Aerial Vehicles for Optimal Target Coverage</w:t>
               </w:r>
@@ -5628,273 +5628,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t>
+                <w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.255-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00466484v1</w:t>
+                <w:t xml:space="preserve">inria-00466485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t>
+                <w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00466485v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00466484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Acknowledgment Traffic on the Capacity of Wireless Mesh Networks</w:t>
               </w:r>
@@ -5965,526 +5965,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t>
+                <w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t>
+              <w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250166v1</w:t>
+                <w:t xml:space="preserve">hal-00429827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des acquittements sur la capacité des réseaux radio maillés</w:t>
+                <w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emilie Voge</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00374453v1</w:t>
+                <w:t xml:space="preserve">hal-00429829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t>
+                <w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429829v1</w:t>
+                <w:t xml:space="preserve">hal-00250166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Wireless Mesh Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des acquittements sur la capacité des réseaux radio maillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricio Reyes</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Voge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9emes Journees Doctorales en Informatique et Reseaux (JDIR 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00375991v1</w:t>
+                <w:t xml:space="preserve">inria-00374453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t>
+              <w:t xml:space="preserve">9emes Journees Doctorales en Informatique et Reseaux (JDIR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293288v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00375991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t>
+                <w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Peix</w:t>
@@ -6502,129 +6502,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429827v1</w:t>
+                <w:t xml:space="preserve">hal-00293288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6662,77 +6662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for Optimal Wireless Mesh Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7440,77 +7440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a local greedy distributed routing algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,51 +7740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E76D392"/>
+    <w:nsid w:val="0751D7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7971,51 +7971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccaillouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138505586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelfadeel Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pesch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0132-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.05.100028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04785153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teiki Rigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02779495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECONWorkshops50264.2020.9149781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie M.C.A. Koster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04602211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccaillouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138505586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelfadeel Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pesch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.01.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0132-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.05.100028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04785153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teiki Rigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02779495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECONWorkshops50264.2020.9149781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02043123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8406980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580889" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2017.8169803" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie M.C.A. Koster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04602211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>