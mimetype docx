--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -1909,319 +1909,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple antiretroviral compared with zidovudine and single-dose nevirapine prophylaxis during pregnancy and breastfeeding for prevention of mother-to-child transmission of HIV-1 (Kesho Bora study): a randomised controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and effectiveness of antiretroviral drugs during pregnancy, delivery and breastfeeding for prevention of mother-to-child transmission of HIV-1: the Kesho Bora Multicentre Collaborative Study rationale, design, and implementation challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Rollins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Luchters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Reyners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Nduati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2010.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(10)70288-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989774v1</w:t>
+                <w:t xml:space="preserve">hal-04989651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and effectiveness of antiretroviral drugs during pregnancy, delivery and breastfeeding for prevention of mother-to-child transmission of HIV-1: the Kesho Bora Multicentre Collaborative Study rationale, design, and implementation challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triple antiretroviral compared with zidovudine and single-dose nevirapine prophylaxis during pregnancy and breastfeeding for prevention of mother-to-child transmission of HIV-1 (Kesho Bora study): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Vincenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Rollins</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruth Nduati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.74-85. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2010.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(10)70288-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989651v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eighteen-Month Follow-Up of HIV-1–Infected Mothers and Their Children Enrolled in the Kesho Bora Study Observational Cohorts</w:t>
               </w:r>
@@ -2510,51 +2510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cames" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Souan&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diane G. Dondbzanga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenebou Traore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Niasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Diop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Mokhtar Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Niokhor Diouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08798-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclaux&#8208;sall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cames" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou B&#226;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mbodj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baly Ouattara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3282-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaay J Djeng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21106/ijma.321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Bork" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Newell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Read" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossiwavi Ayassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01651927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cournil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van de Perre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Vincenzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Read" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000000512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000433243.24481.c3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Irungu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Chersich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Chege" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283524ca1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benn K.D. Sartorius" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mwaura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Temmerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-522" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Rollins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Luchters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Reyners" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nduati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cis461" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Farley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(10)70288-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDXD4JMX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPCT5MN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e3181e36634" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cames" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Souan&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diane G. Dondbzanga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenebou Traore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Niasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Diop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Mokhtar Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Niokhor Diouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08798-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclaux&#8208;sall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cames" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou B&#226;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mbodj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baly Ouattara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3282-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaay J Djeng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21106/ijma.321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Bork" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Newell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Read" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossiwavi Ayassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.242339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01651927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cournil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van de Perre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Vincenzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. Read" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000000512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.aids.0000433243.24481.c3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Irungu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Chersich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Chege" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283524ca1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benn K.D. Sartorius" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mwaura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Temmerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-522" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Rollins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Luchters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Reyners" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nduati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cis461" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2010.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPCT5MN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Farley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(10)70288-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDXD4JMX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e3181e36634" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>