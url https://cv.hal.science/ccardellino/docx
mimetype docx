--- v1 (2026-03-26)
+++ v2 (2026-05-05)
@@ -931,148 +931,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing domain-specific ontologies at ease</w:t>
+                <w:t xml:space="preserve">Learning Slowly To Learn Better: Curriculum Learning for Legal Ontology Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLII CLEI | 46JAIIO, SAOA17 - Conferencia Latinoamericana de Informática | Jornadas Argentinas de Informática, Simposio Argentino de Ontologías y sus Aplicaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626620v1</w:t>
+                <w:t xml:space="preserve">hal-01572442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal NERC with ontologies, Wikipedia and curriculum learning</w:t>
               </w:r>
@@ -1169,135 +1156,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Slowly To Learn Better: Curriculum Learning for Legal Ontology Population</w:t>
+                <w:t xml:space="preserve">Enhancing domain-specific ontologies at ease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t>
+              <w:t xml:space="preserve">XLII CLEI | 46JAIIO, SAOA17 - Conferencia Latinoamericana de Informática | Jornadas Argentinas de Informática, Simposio Argentino de Ontologías y sus Aplicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572442v1</w:t>
+                <w:t xml:space="preserve">hal-01626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in Information Extraction in Legal Text by Active Learning</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C6BFAE5"/>
+    <w:nsid w:val="DEAACF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccardellino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1129-8330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Ariel Furman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128515" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Alkibiades Collias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cardellino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccardellino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1129-8330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Ariel Furman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128515" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Alkibiades Collias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cardellino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>