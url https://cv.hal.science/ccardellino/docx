--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0000-1129-8330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">YuIeGYEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,159 +182,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can simply rely on communities for a robust characterization of stances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián Ariel Furman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nicoleta Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florida Artificial Intelligence Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -323,1200 +344,1200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTIDOTE: ArgumeNtaTIon-Driven explainable artificial intelligence fOr digiTal mEdicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Alkibiades Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 Demos Proceedings - 27th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Ladder Networks for Legal {NERC} and the Impact of Unsupervised Data in Better Generalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Cardellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagro Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Marro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS 2019 - 32th International Florida Artificial Intelligence Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Argument Annotation Reproducibility by Using Inter-annotator Agreement to Improve Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2018 - 11th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-cost, High-coverage Legal Named Entity Recognizer, Classifier and Linker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning Slowly To Learn Better: Curriculum Learning for Legal Ontology Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIL-2017 - 16th International Conference on Artificial Intelligence and Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.22</w:t>
+              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541446v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up enrichment of top-down ontologies through annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Legal NERC with ontologies, Wikipedia and curriculum learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIL Workshop on `MIning and REasoning with Legal texts' (MIREL 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valencia, Spain. pp.254 - 259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/E17-2041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834796v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Slowly To Learn Better: Curriculum Learning for Legal Ontology Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancing domain-specific ontologies at ease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marco Island, Florida, United States</w:t>
+              <w:t xml:space="preserve">XLII CLEI | 46JAIIO, SAOA17 - Conferencia Latinoamericana de Informática | Jornadas Argentinas de Informática, Simposio Argentino de Ontologías y sus Aplicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572442v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal NERC with ontologies, Wikipedia and curriculum learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Low-cost, High-coverage Legal Named Entity Recognizer, Classifier and Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAIL-2017 - 16th International Conference on Artificial Intelligence and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572444v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing domain-specific ontologies at ease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bottom-up enrichment of top-down ontologies through annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLII CLEI | 46JAIIO, SAOA17 - Conferencia Latinoamericana de Informática | Jornadas Argentinas de Informática, Simposio Argentino de Ontologías y sus Aplicaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">ICAIL Workshop on `MIning and REasoning with Legal texts' (MIREL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626620v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in Information Extraction in Legal Text by Active Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Annual Conference on Legal Knowledge and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Braga, Portugal. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction with Active Learning: A Case Study in Legal Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICLing 2015 - Proceedings of the 16th International Conference on Intelligence Text Processing and Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Il Cairo, Egypt. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1526,371 +1547,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Political Debates to Deliberative Democracy: A Roadmap to Assess Semi-Supervised Argument Mining with DISPUTool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DELITE 2024T - he First Workshop on Language-driven Deliberation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Population and Alignment for the Legal Domain: YAGO, Wikipedia and LKIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ISWC 2017 Posters &amp; Demonstrations and Industry Tracks co-located with the 16th International Semantic Web Conference (ISWC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licentia: a Tool for Supporting Users in Data Licensing on the Web of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cardellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Governatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Pun Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1958,51 +1979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEAACF89"/>
+    <w:nsid w:val="1741DAEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2189,51 +2210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccardellino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1129-8330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Ariel Furman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128515" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Alkibiades Collias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cardellino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccardellino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1129-8330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=YuIeGYEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Ariel Furman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128515" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Alkibiades Collias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cardellino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_36" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>