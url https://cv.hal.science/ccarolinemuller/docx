--- v1 (2026-03-27)
+++ v2 (2026-05-24)
@@ -293,51 +293,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02076201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -842,304 +842,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la poussière à la lumière bleue. Émotions, récits, gestes de l’archive à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clavert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sémiotiques de l'archive, 12 (12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dear Reader [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dodman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-8806412⟩⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditions de production d’un podcast sur les masculinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 36 (1), pp.242-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.036.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251150v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-03251449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires et pratiques d’un secret professionnel : la confession au XIXe siècle</w:t>
               </w:r>
@@ -1448,178 +1448,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Philippe Artières et Jean-François Laé. Archives personnelles. Histoire, anthropologie et sociologie Paris, Armand Colin, 2011, 191 p., édition numérique n. p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3-4), pp.812-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2020.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03130260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Permanences et mutations de la société française au XIXe siècle. L’évolution de la place des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Une histoire mixte, 452, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195412v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03130260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes de l'intime. Confession et direction de conscience au XIXe siècle</w:t>
               </w:r>
@@ -2034,271 +2034,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croire et Ressentir. Pour une approche du fait religieux à travers les émotions</w:t>
-[...101 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Un secret bien partagé. La place du directeur de conscience dans les négociations de mariage d'une famille noble (seconde partie du XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Automne 2016 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genrehistoire.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que confessent les journaux intimes : un nouveau regard sur la confession (France, XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,228 +2205,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing undergraduate students to research in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le numérique aux historien(ne)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Historique Allemand, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignages réflexifs : pourquoi et comment je bloggue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée OpenEdition 10 ans d'Hypothèses. Hypotheses.org : un objet de recherche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition; GIS Réseau des Urfist; Université de Strasbourg, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût du corpus à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2545,51 +2442,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2599,175 +2496,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je crois que je l'aimerai de tout mon coeur&amp;quot; Le rôle du journal de jeune fille dans la préparation des mariages (XIXe siècle, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire le mariage en France au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-327, 2016, 978-2-86272-691-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance de direction de conscience : écrire pour contester les rôles de genre ? L’exemple d'Henriette de Lestrange (1908-1931)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrizia Caraffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire, dit-elle. Scrivere, lei disse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I Libri di Emil, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2777,113 +2674,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis aux conspirateurs et aux amoureux&amp;quot; - Objets épistolaires et secret à la fin du XIXe siècle&amp;quot; - à paraître dans un volume collectif : Karine Rance, La publicité de l'intime. Les correspondances privées du XVIIIe siècle à nos jours, PUR, 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR - &amp;quot;Cultures historiennes, épistémologie et méthodologie de l’histoire à l’ère numérique - CulturHist&amp;quot; - version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2892,51 +2789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2946,807 +2843,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre Les Couilles sur la Table. À l’écoute d’un podcast sur les masculinités (entretien avec Victoire Tuaillon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.036.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'aime écrire&amp;quot; - L'expérience du carnet de recherche. Entretien avec Christian Le Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christian le Bart et Florian Mazel (dir.), Ecrire les sciences sociales - Ecrire en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.238-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03559258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Romain Carnac, Diletta Guidi, Guillaume Roucoux (dir.), Les autorités religieuses face aux questions de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.161-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.57292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écran du savant. Un temps de renouvellement de la recherche historique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste - Archives de la recherche à l'université Rennes 2 "Ce que le numérique fait à la société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli archivi nell'era digitale (&amp;quot;digital archives&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La storia in digitale. Teorie e metodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite histoire des sexualités au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02076199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Nicole Pellegrin, Voiles. Une histoire du Moyen Âge à Vatican II, Paris, CNRS Éditions, 2017, 416 p., ISBN 978-2-271-11710-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.142-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03130276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et autorités religieuses, France, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02476014v1</w:t>
+                <w:t xml:space="preserve">Anthony Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une petite histoire des sexualités au XIXe siècle</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de Carol E. Harrison, Romantic Catholics France’s Revolutionary Generation in Search of a Modern Faith, Cornell University Press, Ithaca/London, 2014, 344 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.289-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.3933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02076199v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.142-143</w:t>
+                <w:t xml:space="preserve">halshs-03130284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquis de conscience - carnet en ligne https://consciences.hypotheses.org</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...11 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de José-Luis Diaz (dir.), « Les choses », Le Magasin du XIXe siècle, n°2, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.11526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...203 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3756,91 +3653,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03812391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3850,332 +3747,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Orthopédie. XVIIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Elisabeth Lusset (dir.), Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03559255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Eugénie Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin, Elisabeth Lusset (dir.), Dictionnaire du fouet et de la fessée - corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03559253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racontare la storia nell'era digitale (&amp;quot;digital storytelling&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La storia in digitale. Teorie e metodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02476024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricerca e analisi del testo (&amp;quot;text analysis&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La storia in digitale. Teorie e metodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02476005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4322,51 +4219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05175676v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1387t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cuchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134jc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8806412&#10217;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.047.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.64" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2605" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZGCF4SZD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Tuaillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.57292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3933" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11526" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05175676v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1387t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cuchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134jc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-8806412&#10217;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.047.0085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.64" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Tuaillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.57292" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3933" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>