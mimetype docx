--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -132,1261 +132,1529 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
+                <w:t xml:space="preserve">Combining the Underwater Vision Profiler 6 with sediment traps to measure in situ velocity of marine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Courchet</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653070v1</w:t>
+                <w:t xml:space="preserve">hal-05578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the EUSO-Balloon Pathfinder for the JEM-EUSO Program</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Adams</w:t>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ahmad</w:t>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Allard</w:t>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anzalone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bacholle</w:t>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00870-x⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559603v1</w:t>
+                <w:t xml:space="preserve">hal-05557780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-violet imaging of the night-time earth by EUSO-Balloon towards space-based ultra-high energy cosmic ray observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Allard</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186321v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the EUSO-Balloon optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Takizawa</w:t>
+                <w:t xml:space="preserve">A Review of the EUSO-Balloon Pathfinder for the JEM-EUSO Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-019-09645-9⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00870-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447889v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of speed of light tracks by a fluorescence detector looking down on the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultra-violet imaging of the night-time earth by EUSO-Balloon towards space-based ultra-high energy cosmic ray observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05023⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.54-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186300v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray oriented performance studies for the JEM-EUSO first level trigger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Abe</w:t>
+                <w:t xml:space="preserve">Performance of the EUSO-Balloon optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Díaz Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Von Ballmoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acheli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Ahmad</w:t>
+                <w:t xml:space="preserve">Y. Takizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 866, pp.150-163. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2-3), pp.245-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-019-09645-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555206v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteor studies in the framework of the JEM-EUSO program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">First observations of speed of light tracks by a fluorescence detector looking down on the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H.Adams Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Ahmad</w:t>
+                <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143, pp.245-255. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (05), pp.P05023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03676947v1</w:t>
+                <w:t xml:space="preserve">hal-03186300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cosmic ray oriented performance studies for the JEM-EUSO first level trigger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 866, pp.150-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meteor studies in the framework of the JEM-EUSO program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03676947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The EUSO-Balloon pathfinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jem-Euso Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-015-9467-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1396,897 +1664,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging sheds light on particle sinking speeds in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2024 - OSM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2024, Nouvelle Orléans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Diamond-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Science Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la science de la limnologie et de l'océanographie (ASLO), Jun 2023, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct in situ observations of particle flux in the California Current Ecosystem: new perspectives from coupled sediment traps and in situ imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalano Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picheral Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Honolulu &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUSO-Balloon: Observation and Measurement of Tracks from a Laser in a Helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Eser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Attallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bacholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.638, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.0638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Night time measurement of the UV background by EUSO-Balloon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mackovjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Neronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Bobík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marián Putiš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis del Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.685, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.0685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2296,185 +2564,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières lumières du télescope EUSO-Ballon : vers la détection des rayons cosmiques de ultra-haute énergie depuis l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Universite Toulouse III Paul Sabatier, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01303518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières lumières du télescope EUSO-Ballon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015TOU30329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01417298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2542,51 +2810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89E1287D"/>
+    <w:nsid w:val="4BE871F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2773,51 +3041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccatalano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1447-2004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Adams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacholle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00870-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdellaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahriche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az Damian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Von Ballmoos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takizawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-019-09645-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.Adams Jr." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acheli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.05.043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Adams" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Jem-Euso Collaboration" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9467-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Attallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacholle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0638" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mackovjak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Neronov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Bob&#237;k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Puti&#353;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis del Peral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01303518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccatalano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1447-2004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Adams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacholle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00870-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdellaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahriche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.10.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az Damian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Von Ballmoos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-019-09645-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.Adams Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acheli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.05.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Adams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Jem-Euso Collaboration" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9467-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Attallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacholle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0638" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mackovjak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Neronov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Bob&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Puti&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis del Peral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01303518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>