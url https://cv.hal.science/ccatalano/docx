--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -568,295 +568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the EUSO-Balloon Pathfinder for the JEM-EUSO Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">J.H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00870-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+                <w:t xml:space="preserve">hal-03559603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the EUSO-Balloon Pathfinder for the JEM-EUSO Program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ahmad</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Allard</w:t>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anzalone</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bacholle</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00870-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559603v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-violet imaging of the night-time earth by EUSO-Balloon towards space-based ultra-high energy cosmic ray observations</w:t>
               </w:r>
@@ -868,77 +868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.54-71. </w:t>
@@ -1162,51 +1162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H.Adams Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (05), pp.P05023. </w:t>
@@ -1283,64 +1283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 866, pp.150-163. </w:t>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.245-255. </w:t>
@@ -1538,77 +1538,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jem-Euso Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.281. </w:t>
@@ -1793,277 +1793,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diamond-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194467v1</w:t>
+                <w:t xml:space="preserve">hal-04194469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Courchet</w:t>
+                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Motreuil</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194469v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
               </w:r>
@@ -2810,51 +2810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BE871F2"/>
+    <w:nsid w:val="E9CE1231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3041,51 +3041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccatalano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1447-2004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Adams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacholle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00870-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdellaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahriche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.10.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az Damian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Von Ballmoos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-019-09645-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.Adams Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acheli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.05.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Adams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Jem-Euso Collaboration" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9467-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Attallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacholle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0638" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mackovjak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Neronov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Bob&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Puti&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis del Peral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01303518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccatalano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1447-2004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Adams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacholle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00870-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdellaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahriche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.10.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az Damian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Von Ballmoos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-019-09645-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.Adams Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acheli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.05.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Adams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Jem-Euso Collaboration" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9467-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Attallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacholle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0638" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mackovjak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Neronov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Bob&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Puti&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis del Peral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01303518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>