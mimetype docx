--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1447-2004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rP7k9F0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1503 +179,1503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the Underwater Vision Profiler 6 with sediment traps to measure in situ velocity of marine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.e70052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lom3.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70 (S1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the EUSO-Balloon Pathfinder for the JEM-EUSO Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bacholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-022-00870-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-violet imaging of the night-time earth by EUSO-Balloon towards space-based ultra-high energy cosmic ray observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.54-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the EUSO-Balloon optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Díaz Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Von Ballmoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Takizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2-3), pp.245-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-019-09645-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observations of speed of light tracks by a fluorescence detector looking down on the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H.Adams Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (05), pp.P05023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic ray oriented performance studies for the JEM-EUSO first level trigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 866, pp.150-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2017.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteor studies in the framework of the JEM-EUSO program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.245-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03676947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUSO-Balloon pathfinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jem-Euso Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-015-9467-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1664,897 +1685,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging sheds light on particle sinking speeds in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">marc picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2024 - OSM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2024, Nouvelle Orléans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Diamond-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Science Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la science de la limnologie et de l'océanographie (ASLO), Jun 2023, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct in situ observations of particle flux in the California Current Ecosystem: new perspectives from coupled sediment traps and in situ imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalano Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picheral Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Honolulu &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUSO-Balloon: Observation and Measurement of Tracks from a Laser in a Helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Eser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Attallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bacholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.638, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.0638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Night time measurement of the UV background by EUSO-Balloon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mackovjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Neronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Bobík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marián Putiš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis del Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.685, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.0685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2564,185 +2585,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières lumières du télescope EUSO-Ballon : vers la détection des rayons cosmiques de ultra-haute énergie depuis l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Universite Toulouse III Paul Sabatier, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01303518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières lumières du télescope EUSO-Ballon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015TOU30329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01417298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2810,51 +2831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9CE1231"/>
+    <w:nsid w:val="84AF5369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3041,51 +3062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccatalano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1447-2004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Adams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacholle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00870-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdellaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahriche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.10.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az Damian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Von Ballmoos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-019-09645-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.Adams Jr." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acheli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.05.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Adams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Jem-Euso Collaboration" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9467-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Attallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacholle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0638" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mackovjak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Neronov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Bob&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Puti&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis del Peral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01303518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccatalano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1447-2004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rP7k9F0AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacholle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00870-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdellaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahriche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.10.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az Damian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Von Ballmoos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takizawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-019-09645-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.Adams Jr." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acheli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.05.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Adams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Jem-Euso Collaboration" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Albert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9467-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Adams" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Attallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacholle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0638" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mackovjak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Neronov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Bob&#237;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Puti&#353;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis del Peral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01303518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>