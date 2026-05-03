--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -127,261 +127,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of rarefaction wave propagation across an orifice plate with varying thickness and diameter</w:t>
+                <w:t xml:space="preserve">A priori test of Large-Eddy Simulation models for the Sub-Grid Scale turbulent stress tensor in perfect and transcritical compressible real gas Homogeneous Isotropic Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+                <w:t xml:space="preserve">Corentin Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Galon</w:t>
+                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.23-00474-23-00474. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.106091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1299/mej.23-00474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04684688v1</w:t>
+                <w:t xml:space="preserve">hal-04933422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori test of Large-Eddy Simulation models for the Sub-Grid Scale turbulent stress tensor in perfect and transcritical compressible real gas Homogeneous Isotropic Turbulence</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of rarefaction wave propagation across an orifice plate with varying thickness and diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
+                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Giguet</w:t>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 268, pp.106091. </w:t>
+              <w:t xml:space="preserve">Mechanical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.23-00474-23-00474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1299/mej.23-00474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933422v1</w:t>
+                <w:t xml:space="preserve">cea-04684688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity numerical investigation of a real gas annular cascade with experimental validation</w:t>
               </w:r>
@@ -465,456 +465,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of temporal compressible mixing layers in a BZT dense gas: influence of the convective Mach number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A priori analysis of subgrid-scale terms in compressible transcritical real gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.511⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.085126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0059463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561508v1</w:t>
+                <w:t xml:space="preserve">hal-03561612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori analysis of subgrid-scale terms in compressible transcritical real gas flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulations of temporal compressible mixing layers in a BZT dense gas: influence of the convective Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.085126. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 922, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0059463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561612v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of turbulence characteristics in a temporal dense gas compressible mixing layer using direct numerical simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulations of forced homogeneous isotropic turbulence in a dense gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 893, pp.A10. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.186-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1742916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234697v1</w:t>
+                <w:t xml:space="preserve">hal-03234711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of forced homogeneous isotropic turbulence in a dense gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of turbulence characteristics in a temporal dense gas compressible mixing layer using direct numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.186-208. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 893, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1742916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234711v1</w:t>
+                <w:t xml:space="preserve">hal-03234697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the flapping mechanism for a two-phase coaxial jet</w:t>
               </w:r>
@@ -1004,51 +1004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of homogeneous isotropic turbulence in a dense gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,468 +1310,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross flow water turbines: HARVEST technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Favio Dominguez</w:t>
+                <w:t xml:space="preserve">Active insulation technique applied to the experimental analysis of a thermodynamic control system for cryogenic propellant storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rees/2016029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4032761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946537v1</w:t>
+                <w:t xml:space="preserve">hal-01516090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active insulation technique applied to the experimental analysis of a thermodynamic control system for cryogenic propellant storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+                <w:t xml:space="preserve">Cross flow water turbines: HARVEST technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
+              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4032761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rees/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516090v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale stress tensor for large-eddy simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Fast power output prediction for a single row of ducted cross-flow water turbines using a BEM-RANS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941781⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.658-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339923v1</w:t>
+                <w:t xml:space="preserve">hal-01946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast power output prediction for a single row of ducted cross-flow water turbines using a BEM-RANS approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
+                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale stress tensor for large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.025114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.12.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01946473v1</w:t>
+                <w:t xml:space="preserve">hal-01339923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a Thermodynamic Vent System for cryogenic propellant storage</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Discrete Equations Method and Upwind Downwind-Controlled Splitting for non-reacting and reacting two-fluid computations: Two dimensional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,51 +2132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations: One dimensional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,247 +2847,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
+                <w:t xml:space="preserve">Shape Optimization of an Airfoil in a BZT Flow with Multiple-source Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (1), pp.290-301. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (1-4), pp.216-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601545v1</w:t>
+                <w:t xml:space="preserve">inria-00549220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization of an Airfoil in a BZT Flow with Multiple-source Uncertainties</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.290-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00549220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A third-order finite-volume residual-based scheme for the 2D Euler equations on unstructured grids</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Kloczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (5), pp.493-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3758,51 +3758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maria Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1303-1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4240,356 +4240,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental parametric investigation of rarefaction wave propagation across an orifice plate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of density and compressibility corrections for RANS simulations of real gas flows using SU2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Galon-Bruere</w:t>
+                <w:t xml:space="preserve">D. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE30 - 30th International Conference on Nuclear Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion and Power. NICFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. pp.82-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30936-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04355200v1</w:t>
+                <w:t xml:space="preserve">hal-04933438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, Validation and Application of an ANN-based Large Eddy Simulation Subgrid-Scale Turbulence model for dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion and Power. NICFD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. pp.43-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30936-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of density and compressibility corrections for RANS simulations of real gas flows using SU2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Giauque</w:t>
+                <w:t xml:space="preserve">Numerical and experimental parametric investigation of rarefaction wave propagation across an orifice plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galon-Bruere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion and Power. NICFD 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICONE30 - 30th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.ICONE30-1313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933438v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04355200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-Mach / Acoustic solver for fluid structure interaction problems</w:t>
               </w:r>
@@ -4679,77 +4679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Subgrid-Scale Turbulence Modeling in Dense Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4900,77 +4900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of Turbulent Dense Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Non-Ideal Compressible-Fluid Dynamics for Propulsion &amp; Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bochum, Germany. pp.76-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5017,51 +5017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une centrale à cycle fermé exploitant l’Energie Thermique des Mers (ETM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5099,51 +5099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification for the eulerian-lagrangian simulation of evaporating sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multi-objectifs d’une centrale à cycle fermé exploitant l’Energie Thermique des Mers (ETM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,51 +5289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie thermique des mers, Panorama et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,135 +5555,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BEM/RANS approach for the fast power output prediction of ducted vertical-axis water turbines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d'un système de contrôle TVS pour les réservoirs d'ergols cryogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945500v1</w:t>
+                <w:t xml:space="preserve">hal-03446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d'un système de contrôle TVS pour les réservoirs d'ergols cryogéniques</w:t>
               </w:r>
@@ -5695,375 +5682,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446450v1</w:t>
+                <w:t xml:space="preserve">hal-02071339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d'un système de contrôle TVS pour les réservoirs d'ergols cryogéniques</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of a Thermodynamic Control System for Cryogenic Propellant Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 26th Space Cryogenic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071339v1</w:t>
+                <w:t xml:space="preserve">hal-02071237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of a Thermodynamic Control System for Cryogenic Propellant Storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+                <w:t xml:space="preserve">A BEM/RANS approach for the fast power output prediction of ducted vertical-axis water turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Space Cryogenic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071237v1</w:t>
+                <w:t xml:space="preserve">hal-01945500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal subgrid scale model for passive scalar based on artificial neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vollant</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a liquid sheet surrounded by a fast stream: interaction between phase interface dynamics and coherents vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference.</w:t>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070985v1</w:t>
+                <w:t xml:space="preserve">hal-01070978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal estimator and artificial neural network as efficient tools for the subgrid-scale scalar flux modeling</w:t>
               </w:r>
@@ -6151,877 +6151,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a liquid sheet surrounded by a fast stream: interaction between phase interface dynamics and coherents vortices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Thermodynamic Control Systems for Cryogenic Propellant Storage During Long Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2014, Chicago, United States. pp.V01BT13A005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-22217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070978v1</w:t>
+                <w:t xml:space="preserve">hal-02071168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Control Systems for Cryogenic Propellant Storage During Long Missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+                <w:t xml:space="preserve">Optimal subgrid scale model for passive scalar based on artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-22217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071168v1</w:t>
+                <w:t xml:space="preserve">hal-01070985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+                <w:t xml:space="preserve">Passive scalar LES using an optimal estimator as SGS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Big Island, Hawaii, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736767v1</w:t>
+                <w:t xml:space="preserve">hal-00736768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust performance assessment for an oscillating airfoil using a Time-Spectral Method and a non-intrusive uncertainty propagation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Subcooled spray injection for thermodynamic control of cryogenic propellant storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCFD7 - International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Island of Hawaii, United States</w:t>
+              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681929v1</w:t>
+                <w:t xml:space="preserve">hal-00736770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive scalar LES using an optimal estimator as SGS model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vollant</w:t>
+                <w:t xml:space="preserve">Numerical prediction of a draft tube flow taking into account uncertain inlet conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Pékin, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/15/3/032039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736768v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcooled spray injection for thermodynamic control of cryogenic propellant storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+                <w:t xml:space="preserve">Robust performance assessment for an oscillating airfoil using a Time-Spectral Method and a non-intrusive uncertainty propagation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICCFD7 - International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Island of Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736770v1</w:t>
+                <w:t xml:space="preserve">hal-00681929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of a draft tube flow taking into account uncertain inlet conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunkun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Big Island, Hawaii, United States. pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/15/3/032039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00736772v1</w:t>
+                <w:t xml:space="preserve">hal-00736767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inlet uncertainties on prediction of turbulent flows using RANS and LES simulations</w:t>
+                <w:t xml:space="preserve">Efficient robust optimization techniques for uncertain dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA Computational Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIAA, Jun 2011, Honolulu, Hawaii, USA, United States</w:t>
+              <w:t xml:space="preserve">CFD &amp; Optimization - ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, May 2011, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561882v1</w:t>
+                <w:t xml:space="preserve">inria-00591576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of Organic Rankine cycles integrating local CFD simulations and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7063,87 +7063,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Seminar on ORC Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00599321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of thermodynamic control systems for cryogenic propellant storage during long missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7158,584 +7158,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal. http://www.ilass2011.org/programme.asp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient robust optimization techniques for uncertain dense gas flows</w:t>
+                <w:t xml:space="preserve">Effects of inlet uncertainties on prediction of turbulent flows using RANS and LES simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hercus</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD &amp; Optimization - ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, May 2011, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">20th AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jun 2011, Honolulu, Hawaii, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00591576v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple semi-intrusive method for Uncertainty Quantification of shocked flows, comparison with a non-intrusive Polynomial Chaos method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization under uncertainty of tear substitute rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International modeFRONTIER® Users' Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTECO, May 2010, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538076v1</w:t>
+                <w:t xml:space="preserve">inria-00567292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization under uncertainty of tear substitute rheological properties</w:t>
+                <w:t xml:space="preserve">Robust simulation of nonclassical gasdynamics phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International modeFRONTIER® Users' Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTECO, May 2010, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of Summer Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00567292v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust simulation of nonclassical gasdynamics phenomena</w:t>
+                <w:t xml:space="preserve">A simple semi-intrusive method for uncertainty quantification of shocked flows, comparison with a non-intrusive polynomial choas method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Summer Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stanford, United States</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549335v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple semi-intrusive method for uncertainty quantification of shocked flows, comparison with a non-intrusive polynomial choas method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple semi-intrusive method for Uncertainty Quantification of shocked flows, comparison with a non-intrusive Polynomial Chaos method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549331v1</w:t>
+                <w:t xml:space="preserve">inria-00538076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'écoulements de gaz denses en turbines</w:t>
               </w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the American Physical Society's Division of Fluid Dynamics (DFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7987,230 +7987,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical simulation of three-dimensional Bethe-Zel'dovich-Thompson Fluid Flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of the Abrasive Waterjet Machining: Validation Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuszla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549372v1</w:t>
+                <w:t xml:space="preserve">hal-00289877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Abrasive Waterjet Machining: Validation Procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Efficient numerical simulation of three-dimensional Bethe-Zel'dovich-Thompson Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France. pp.13</w:t>
+              <w:t xml:space="preserve">5th ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289877v1</w:t>
+                <w:t xml:space="preserve">inria-00549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Noise Computation of Trailing Edge Noise at High Reynolds Numbers</w:t>
               </w:r>
@@ -8304,51 +8304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic performance of turbulent dense gas flows past airfoils and wings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8488,299 +8488,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t>
+                <w:t xml:space="preserve">Conception aéroélastique optimale d'une aile de missile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Maître</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Antheaume</w:t>
+                <w:t xml:space="preserve">Pascal Joubert de La Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+                <w:t xml:space="preserve">Christophe Nottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271882v1</w:t>
+                <w:t xml:space="preserve">hal-03362194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception aéroélastique optimale d'une aile de missile</w:t>
+                <w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Joubert de La Motte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lerat</w:t>
+                <w:t xml:space="preserve">C. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362194v1</w:t>
+                <w:t xml:space="preserve">hal-00271882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization for dense gas flows through turbine cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,51 +9082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04684688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/mej.23-00474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Giguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vadrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Errante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1742916" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Menghetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Dominguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.12.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47J90KTS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.09.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZG1WZ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6G4MTMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3836" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad H. Custer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl H. Dowell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Hall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Du" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDJ38DB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8XZ1K4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGJV39JH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuszla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0127-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1730" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCVZKDDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.07.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGMVSV6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KV586Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04355200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon-Bruere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ince" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69306-0_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.- H. Phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demeure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/3/032039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubert de La Motte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nottin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00217800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalv&#232;s da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Giguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vadrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04684688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bentivegna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/mej.23-00474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Errante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1742916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Menghetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Dominguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.12.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47J90KTS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.09.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZG1WZ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6G4MTMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3836" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad H. Custer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl H. Dowell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Hall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Du" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDJ38DB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8XZ1K4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGJV39JH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuszla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0127-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1730" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCVZKDDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.07.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGMVSV6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KV586Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ince" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04355200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon-Bruere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69306-0_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.- H. Phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demeure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22217" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/3/032039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubert de La Motte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nottin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00217800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalv&#232;s da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>