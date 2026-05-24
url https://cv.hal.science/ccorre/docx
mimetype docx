--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -127,261 +127,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori test of Large-Eddy Simulation models for the Sub-Grid Scale turbulent stress tensor in perfect and transcritical compressible real gas Homogeneous Isotropic Turbulence</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of rarefaction wave propagation across an orifice plate with varying thickness and diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
+                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Giguet</w:t>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 268, pp.106091. </w:t>
+              <w:t xml:space="preserve">Mechanical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.23-00474-23-00474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1299/mej.23-00474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933422v1</w:t>
+                <w:t xml:space="preserve">cea-04684688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of rarefaction wave propagation across an orifice plate with varying thickness and diameter</w:t>
+                <w:t xml:space="preserve">A priori test of Large-Eddy Simulation models for the Sub-Grid Scale turbulent stress tensor in perfect and transcritical compressible real gas Homogeneous Isotropic Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+                <w:t xml:space="preserve">Corentin Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Galon</w:t>
+                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.23-00474-23-00474. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.106091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1299/mej.23-00474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04684688v1</w:t>
+                <w:t xml:space="preserve">hal-04933422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity numerical investigation of a real gas annular cascade with experimental validation</w:t>
               </w:r>
@@ -465,456 +465,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori analysis of subgrid-scale terms in compressible transcritical real gas flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulations of temporal compressible mixing layers in a BZT dense gas: influence of the convective Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0059463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 922, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561612v1</w:t>
+                <w:t xml:space="preserve">hal-03561508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of temporal compressible mixing layers in a BZT dense gas: influence of the convective Mach number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A priori analysis of subgrid-scale terms in compressible transcritical real gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 922, pp.A5. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.085126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0059463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561508v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of forced homogeneous isotropic turbulence in a dense gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of turbulence characteristics in a temporal dense gas compressible mixing layer using direct numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.186-208. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 893, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1742916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234711v1</w:t>
+                <w:t xml:space="preserve">hal-03234697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of turbulence characteristics in a temporal dense gas compressible mixing layer using direct numerical simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulations of forced homogeneous isotropic turbulence in a dense gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 893, pp.A10. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.186-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2020.1742916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234697v1</w:t>
+                <w:t xml:space="preserve">hal-03234711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the flapping mechanism for a two-phase coaxial jet</w:t>
               </w:r>
@@ -1004,51 +1004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of homogeneous isotropic turbulence in a dense gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,260 +1518,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast power output prediction for a single row of ducted cross-flow water turbines using a BEM-RANS approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
+                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale stress tensor for large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.12.042⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.025114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946473v1</w:t>
+                <w:t xml:space="preserve">hal-01339923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale stress tensor for large-eddy simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Fast power output prediction for a single row of ducted cross-flow water turbines using a BEM-RANS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.658-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.12.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4941781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339923v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a Thermodynamic Vent System for cryogenic propellant storage</w:t>
               </w:r>
@@ -1997,259 +1997,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Discrete Equations Method and Upwind Downwind-Controlled Splitting for non-reacting and reacting two-fluid computations: Two dimensional case</w:t>
+                <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations: One dimensional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 103, pp.132-155. </w:t>
+              <w:t xml:space="preserve">, 2014, 93, pp.74-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054369v1</w:t>
+                <w:t xml:space="preserve">hal-00951975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations: One dimensional case</w:t>
+                <w:t xml:space="preserve">Combining Discrete Equations Method and Upwind Downwind-Controlled Splitting for non-reacting and reacting two-fluid computations: Two dimensional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunkun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 93, pp.74-90. </w:t>
+              <w:t xml:space="preserve">, 2014, 103, pp.132-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951975v1</w:t>
+                <w:t xml:space="preserve">hal-01054369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
               </w:r>
@@ -2575,299 +2575,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Implementation Strategy for a Harmonic Balance Method within Implicit Flow Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backward uncertainty propagation method in flow problems : application to the prediction of rarefaction shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey P. Thomas</w:t>
+                <w:t xml:space="preserve">Piero Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad H. Custer</w:t>
+                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earl H. Dowell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213-216, pp.314-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J051823⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736774v1</w:t>
+                <w:t xml:space="preserve">hal-00655373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward uncertainty propagation method in flow problems : application to the prediction of rarefaction shock waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Implementation Strategy for a Harmonic Balance Method within Implicit Flow Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Colonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Jeffrey P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
+                <w:t xml:space="preserve">Chad H. Custer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
+                <w:t xml:space="preserve">Earl H. Dowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth C. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (6), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J051823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655373v1</w:t>
+                <w:t xml:space="preserve">hal-00736774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Optimization of an Airfoil in a BZT Flow with Multiple-source Uncertainties</w:t>
               </w:r>
@@ -3636,495 +3636,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost implicit schemes for all-speed flows on unstructured meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order residual-based compact schemes for advection–diffusion problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (5), pp.505-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.1730⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357646v1</w:t>
+                <w:t xml:space="preserve">hal-00357647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A residual-based scheme for computing compressible flows on unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Du</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2331⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10.1016/j.compfluid.2008.04.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357645v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order residual-based compact schemes for advection–diffusion problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cost implicit schemes for all-speed flows on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Kloczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Lerat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.07.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (5), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357647v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A residual-based scheme for computing compressible flows on unstructured grids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical simulations of a transient injection flow at low Mach number regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Magnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Kloczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10.1016/j.compfluid.2008.04.005. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (5), pp.662-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357643v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airfoil Shape Optimization for Transonic Flows of Bethe-Zel'dovich-Thompson Fluids</w:t>
               </w:r>
@@ -4240,356 +4240,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of density and compressibility corrections for RANS simulations of real gas flows using SU2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental parametric investigation of rarefaction wave propagation across an orifice plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schuster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Giauque</w:t>
+                <w:t xml:space="preserve">Pascal Galon-Bruere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion and Power. NICFD 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICONE30 - 30th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.ICONE30-1313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933438v1</w:t>
+                <w:t xml:space="preserve">cea-04355200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Validation and Application of an ANN-based Large Eddy Simulation Subgrid-Scale Turbulence model for dense gas flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
+                <w:t xml:space="preserve">Assessment of density and compressibility corrections for RANS simulations of real gas flows using SU2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion and Power. NICFD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. pp.43-52, </w:t>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. pp.82-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30936-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30936-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928384v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental parametric investigation of rarefaction wave propagation across an orifice plate</w:t>
+                <w:t xml:space="preserve">Development, Validation and Application of an ANN-based Large Eddy Simulation Subgrid-Scale Turbulence model for dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Bentivegna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Galon-Bruere</w:t>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE30 - 30th International Conference on Nuclear Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion and Power. NICFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. pp.43-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30936-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04355200v1</w:t>
+                <w:t xml:space="preserve">hal-04928384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-Mach / Acoustic solver for fluid structure interaction problems</w:t>
               </w:r>
@@ -4679,77 +4679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Subgrid-Scale Turbulence Modeling in Dense Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4900,77 +4900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of Turbulent Dense Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vadrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Non-Ideal Compressible-Fluid Dynamics for Propulsion &amp; Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bochum, Germany. pp.76-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5099,51 +5099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification for the eulerian-lagrangian simulation of evaporating sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Errante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,122 +5555,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d'un système de contrôle TVS pour les réservoirs d'ergols cryogéniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
+                <w:t xml:space="preserve">A BEM/RANS approach for the fast power output prediction of ducted vertical-axis water turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446450v1</w:t>
+                <w:t xml:space="preserve">hal-01945500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d'un système de contrôle TVS pour les réservoirs d'ergols cryogéniques</w:t>
               </w:r>
@@ -5682,388 +5695,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071339v1</w:t>
+                <w:t xml:space="preserve">hal-03446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of a Thermodynamic Control System for Cryogenic Propellant Storage</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d'un système de contrôle TVS pour les réservoirs d'ergols cryogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Space Cryogenic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071237v1</w:t>
+                <w:t xml:space="preserve">hal-02071339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BEM/RANS approach for the fast power output prediction of ducted vertical-axis water turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of a Thermodynamic Control System for Cryogenic Propellant Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 26th Space Cryogenic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945500v1</w:t>
+                <w:t xml:space="preserve">hal-02071237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a liquid sheet surrounded by a fast stream: interaction between phase interface dynamics and coherents vortices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Odier</w:t>
+                <w:t xml:space="preserve">Optimal subgrid scale model for passive scalar based on artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070978v1</w:t>
+                <w:t xml:space="preserve">hal-01070985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal estimator and artificial neural network as efficient tools for the subgrid-scale scalar flux modeling</w:t>
               </w:r>
@@ -6151,1591 +6151,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Control Systems for Cryogenic Propellant Storage During Long Missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a liquid sheet surrounded by a fast stream: interaction between phase interface dynamics and coherents vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071168v1</w:t>
+                <w:t xml:space="preserve">hal-01070978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal subgrid scale model for passive scalar based on artificial neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Thermodynamic Control Systems for Cryogenic Propellant Storage During Long Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2014, Chicago, United States. pp.V01BT13A005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-22217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070985v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive scalar LES using an optimal estimator as SGS model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Robust performance assessment for an oscillating airfoil using a Time-Spectral Method and a non-intrusive uncertainty propagation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICCFD7 - International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Island of Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736768v1</w:t>
+                <w:t xml:space="preserve">hal-00681929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcooled spray injection for thermodynamic control of cryogenic propellant storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
+                <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunkun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Big Island, Hawaii, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736770v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of a draft tube flow taking into account uncertain inlet conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brugière</w:t>
+                <w:t xml:space="preserve">Passive scalar LES using an optimal estimator as SGS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/15/3/032039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00736772v1</w:t>
+                <w:t xml:space="preserve">hal-00736768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust performance assessment for an oscillating airfoil using a Time-Spectral Method and a non-intrusive uncertainty propagation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Subcooled spray injection for thermodynamic control of cryogenic propellant storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCFD7 - International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Island of Hawaii, United States</w:t>
+              <w:t xml:space="preserve">9th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681929v1</w:t>
+                <w:t xml:space="preserve">hal-00736770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Discrete Equations Method and upwind downwind-controlled splitting for non-reacting and reacting two-fluid computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+                <w:t xml:space="preserve">Numerical prediction of a draft tube flow taking into account uncertain inlet conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Pékin, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/15/3/032039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736767v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient robust optimization techniques for uncertain dense gas flows</w:t>
+                <w:t xml:space="preserve">Effects of inlet uncertainties on prediction of turbulent flows using RANS and LES simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hercus</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD &amp; Optimization - ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, May 2011, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">20th AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jun 2011, Honolulu, Hawaii, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00591576v1</w:t>
+                <w:t xml:space="preserve">inria-00561882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of Organic Rankine cycles integrating local CFD simulations and uncertainty</w:t>
+                <w:t xml:space="preserve">Efficient robust optimization techniques for uncertain dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Seminar on ORC Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CFD &amp; Optimization - ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, May 2011, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599321v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of thermodynamic control systems for cryogenic propellant storage during long missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Demeure</w:t>
+                <w:t xml:space="preserve">Global analysis of Organic Rankine cycles integrating local CFD simulations and uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal. http://www.ilass2011.org/programme.asp</w:t>
+              <w:t xml:space="preserve">First International Seminar on ORC Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664122v1</w:t>
+                <w:t xml:space="preserve">inria-00599321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inlet uncertainties on prediction of turbulent flows using RANS and LES simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Contribution to the study of thermodynamic control systems for cryogenic propellant storage during long missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA Computational Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIAA, Jun 2011, Honolulu, Hawaii, USA, United States</w:t>
+              <w:t xml:space="preserve">24th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal. http://www.ilass2011.org/programme.asp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561882v1</w:t>
+                <w:t xml:space="preserve">hal-00664122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization under uncertainty of tear substitute rheological properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple semi-intrusive method for Uncertainty Quantification of shocked flows, comparison with a non-intrusive Polynomial Chaos method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International modeFRONTIER® Users' Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTECO, May 2010, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00567292v1</w:t>
+                <w:t xml:space="preserve">inria-00538076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust simulation of nonclassical gasdynamics phenomena</w:t>
+                <w:t xml:space="preserve">Optimization under uncertainty of tear substitute rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Summer Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stanford, United States</w:t>
+              <w:t xml:space="preserve">International modeFRONTIER® Users' Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTECO, May 2010, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549335v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00567292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple semi-intrusive method for uncertainty quantification of shocked flows, comparison with a non-intrusive polynomial choas method</w:t>
+                <w:t xml:space="preserve">Robust simulation of nonclassical gasdynamics phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Galera</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iaccarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Witteveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of Summer Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549331v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple semi-intrusive method for Uncertainty Quantification of shocked flows, comparison with a non-intrusive Polynomial Chaos method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">A simple semi-intrusive method for uncertainty quantification of shocked flows, comparison with a non-intrusive polynomial choas method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538076v1</w:t>
+                <w:t xml:space="preserve">inria-00549331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'écoulements de gaz denses en turbines</w:t>
               </w:r>
@@ -8488,256 +8488,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception aéroélastique optimale d'une aile de missile</w:t>
+                <w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Joubert de La Motte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corre</w:t>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lerat</w:t>
+                <w:t xml:space="preserve">C. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362194v1</w:t>
+                <w:t xml:space="preserve">hal-00271882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t>
+                <w:t xml:space="preserve">Conception aéroélastique optimale d'une aile de missile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Maître</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Antheaume</w:t>
+                <w:t xml:space="preserve">Pascal Joubert de La Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Achard</w:t>
+                <w:t xml:space="preserve">Christophe Nottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271882v1</w:t>
+                <w:t xml:space="preserve">hal-03362194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization for dense gas flows through turbine cascades</w:t>
               </w:r>
@@ -9082,51 +9082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Giguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vadrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04684688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bentivegna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/mej.23-00474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Errante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1742916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Menghetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Dominguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.12.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47J90KTS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.09.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZG1WZ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6G4MTMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3836" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad H. Custer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl H. Dowell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Hall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Du" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDJ38DB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8XZ1K4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGJV39JH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuszla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0127-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1730" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCVZKDDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.07.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGMVSV6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KV586Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ince" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04355200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon-Bruere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69306-0_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.- H. Phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demeure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22217" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/3/032039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubert de La Motte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nottin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00217800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalv&#232;s da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04684688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/mej.23-00474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Giguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vadrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Errante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059463" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1742916" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Menghetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favio Dominguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.12.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47J90KTS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.09.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunkun Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6G4MTMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.07.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZG1WZ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3836" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Witteveen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iaccarino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.12.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDN7QX6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad H. Custer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl H. Dowell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Hall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.08.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Du" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NDJ38DB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8XZ1K4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGJV39JH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuszla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0127-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.07.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGMVSV6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KV586Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1730" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCVZKDDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Magnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9FD94766A5F4E998F479E3E5F519214923A3F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04355200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon-Bruere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ince" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30936-6_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Phan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69306-0_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.- H. Phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Geraci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demeure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/3/032039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubert de La Motte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nottin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00217800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalv&#232;s da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>