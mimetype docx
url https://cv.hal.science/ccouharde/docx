--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -697,252 +697,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity within the euro area: New insights into an old story</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of oil in the allocation of foreign aid: The case of the G7 donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.363-383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385565v1</w:t>
+                <w:t xml:space="preserve">hal-02307821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oil in the allocation of foreign aid: The case of the G7 donors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity within the euro area: New insights into an old story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Grekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.428-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2019.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307821v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Growth Effects of El Niño and La Niña: Local Weather Conditions Matter</w:t>
               </w:r>
@@ -2335,247 +2335,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anchor currency and real exchange rates dynamics in the CFA Franc Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (36), pp.5076 - 5085. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.722 -732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2013.818215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385885v1</w:t>
+                <w:t xml:space="preserve">hal-01385881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchor currency and real exchange rates dynamics in the CFA Franc Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Damette</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (36), pp.5076 - 5085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.818215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01385881v1</w:t>
+                <w:t xml:space="preserve">hal-01385885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do currency misalignments’ threshold affect economic growth?</w:t>
               </w:r>
@@ -4743,77 +4743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Oil in the Allocation of Foreign Aid: The case of the G7 donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6621,77 +6621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Oil in the Allocation of Foreign Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66th Annual Meeting of the French Economic Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6975,77 +6975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Oil in the Allocation of Foreign Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39th IAEE International Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bergen, Norway, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,122 +8014,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of remittances in African countries facing climate variability: a Panel VAR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Generoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EUROFRAME Conference on Economic Policy Issues in the European Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kiel, Germany</w:t>
+              <w:t xml:space="preserve"> 2nd International Conference: Environment and Natural Resources Management in Developing and Transition Economies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411722v1</w:t>
+                <w:t xml:space="preserve">hal-01411728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
               </w:r>
@@ -8158,155 +8145,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème Congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9th EUROFRAME Conference on Economic Policy Issues in the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411724v1</w:t>
+                <w:t xml:space="preserve">hal-01411722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of remittances in African countries facing climate variability: a Panel VAR approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Generoso</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd International Conference: Environment and Natural Resources Management in Developing and Transition Economies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">61ème Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411728v1</w:t>
+                <w:t xml:space="preserve">hal-01411724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
               </w:r>
@@ -9634,51 +9634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Generoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grekou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Morvillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mouhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12384" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.11.028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Karanfil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabin Kilama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiar Mohaddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boubakri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1090554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X14000497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Coulibaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerreiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.818215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNGR5HQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Taranco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.154.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2010.54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Bao Luong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2006.00349.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H06D832-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bennani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Wallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brelaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Generoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grekou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Morvillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mouhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12384" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Karanfil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabin Kilama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.11.028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiar Mohaddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boubakri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1090554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X14000497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Coulibaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerreiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNGR5HQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.818215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Taranco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.154.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2010.54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Bao Luong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2006.00349.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H06D832-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bennani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Wallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brelaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>