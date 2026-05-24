--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -606,343 +606,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil fuel subsidies, income inequality, and poverty: Evidence from developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity within the euro area: New insights into an old story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Mouhoud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Grekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joes.12384⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.428-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2019.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873904v1</w:t>
+                <w:t xml:space="preserve">hal-02385565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of oil in the allocation of foreign aid: The case of the G7 donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48, pp.363-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity within the euro area: New insights into an old story</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fossil fuel subsidies, income inequality, and poverty: Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 90, pp.428-444. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.981-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2019.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joes.12384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385565v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Growth Effects of El Niño and La Niña: Local Weather Conditions Matter</w:t>
               </w:r>
@@ -2050,532 +2050,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mésalignements de taux de change réels à l’intérieur de la zone euro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do currency misalignments' threshold affect economic growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 127, pp.37 - 56</w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.106 - 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385869v1</w:t>
+                <w:t xml:space="preserve">hal-01385861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory of optimum currency areas: Is the CFA franc zone sustainable?</w:t>
+                <w:t xml:space="preserve">Anchor currency and real exchange rates dynamics in the CFA Franc Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issiaka Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.722 -732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385891v1</w:t>
+                <w:t xml:space="preserve">hal-01385881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do currency misalignments' threshold affect economic growth?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (36), pp.5076 - 5085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.818215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385861v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchor currency and real exchange rates dynamics in the CFA Franc Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mésalignements de taux de change réels à l’intérieur de la zone euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Damette</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127, pp.37 - 56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01385881v1</w:t>
+                <w:t xml:space="preserve">hal-01385869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the theory of optimum currency areas: Is the CFA franc zone sustainable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.428 - 441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385885v1</w:t>
+                <w:t xml:space="preserve">hal-01385891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do currency misalignments’ threshold affect economic growth?</w:t>
               </w:r>
@@ -3941,207 +3941,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling contrasting views on the growth effect of currency undervaluations</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of National Air Quality Standards on Agricultural Land Values: Insights from Corn and Soybean Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Morvillier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Generoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568924v1</w:t>
+                <w:t xml:space="preserve">hal-04503777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of National Air Quality Standards on Agricultural Land Values: Insights from Corn and Soybean Regions</w:t>
+                <w:t xml:space="preserve">Reconciling contrasting views on the growth effect of currency undervaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Generoso</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Grekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Morvillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503777v1</w:t>
+                <w:t xml:space="preserve">hal-04568924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The financial cost of stabilizing US farm income under climate change</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil fuel subsidies, income inequality and poverty. Evidence from developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4743,77 +4743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Oil in the Allocation of Foreign Aid: The case of the G7 donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,203 +5014,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External debt and real exchange rates’ adjustment in the euro area: New evidence from a non linear NATREX model</w:t>
+                <w:t xml:space="preserve">External debt and real exchange rates’ adjustment in the euro area: New evidence from a nonlinear NATREX model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880331v1</w:t>
+                <w:t xml:space="preserve">hal-04141404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External debt and real exchange rates’ adjustment in the euro area: New evidence from a nonlinear NATREX model</w:t>
+                <w:t xml:space="preserve">External debt and real exchange rates’ adjustment in the euro area: New evidence from a non linear NATREX model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Allegret-Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Allegret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04141404v1</w:t>
+                <w:t xml:space="preserve">hal-01880331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
@@ -5718,304 +5718,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory of optimum currency areas: Is the CFA franc zone sustainable?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141053v1</w:t>
+                <w:t xml:space="preserve">hal-04141061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coudert</w:t>
+                <w:t xml:space="preserve">The Impact of External Shocks in East Asia: Lessons from a Structural VAR Model with Block Exogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141061v1</w:t>
+                <w:t xml:space="preserve">hal-04141141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of External Shocks in East Asia: Lessons from a Structural VAR Model with Block Exogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the theory of optimum currency areas: Is the CFA franc zone sustainable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141141v1</w:t>
+                <w:t xml:space="preserve">hal-04141053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misalignments and Dynamics of Real Exchange Rates in the CFA Franc Zone</w:t>
               </w:r>
@@ -6249,98 +6249,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels seraient les impacts d’une baisse des transferts de l’état sur la trajectoire et la soutenabilité de l’économie calédonienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle économie pour la Nouvelle-Calédonie après la période référendaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-56, 2019, Collection LARJE, 979‑10‑91032‑10‑0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel modèle économique pour la Nouvelle Calédonie ? Synthèse des interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Gorohouna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle économie pour la Nouvelle-Calédonie après la période référendaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-189, 2019, Collection LARJE, 979‑10‑91032‑10‑0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle-Calédonie suit-elle toujours le modèle de l'économie assistée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Taranco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie face à son destin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.229 - 271, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrage macroéconomique et faits stylisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie face à son destin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.69 - 109, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity within the euro area: New insights into an old story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6382,73 +6759,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68e Congrès annuel de l’AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orléans, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the effect of ENSO on economic growth: The role of local weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6477,73 +6854,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability and Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, University of Michigan, Ann Arbor, MI, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the effect of ENSO on economic growth: The role of local weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6572,181 +6949,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI-IDE Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Clermont-Ferrand, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Oil in the Allocation of Foreign Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66th Annual Meeting of the French Economic Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Currency Misalignments in emerging and developing countries: reassessing the role of Exchange Rate Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6762,345 +7139,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34th Symposium in Money Banking and Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nanterre, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Currency Misalignments in emerging and developing countries: reassessing the role of Exchange Rate Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Grekou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire CREG, Université Grenoble Alpes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, Unknown Region</w:t>
+              <w:t xml:space="preserve"> Séminaire LEM, Université de Lille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549902v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Currency Misalignments in emerging and developing countries: reassessing the role of Exchange Rate Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Grekou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire LEM, Université de Lille </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lille, Unknown Region</w:t>
+              <w:t xml:space="preserve"> Séminaire CREG, Université Grenoble Alpes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549901v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Oil in the Allocation of Foreign Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+                <w:t xml:space="preserve">Eric Gabin Kilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39th IAEE International Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bergen, Norway, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-climatic thresholds and economic growth reversals in developing countries: an empirical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7116,73 +7493,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CRIEF, Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7224,73 +7601,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55ème congrès annuel de la Société Canadienne de Science économique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil currencies in the face of oil shocks: What can be learned from time-varying specifications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7332,73 +7709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Séminaire Cournot, Université de Strasbourg </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-climatic thresholds and economic growth reversals in developing countries: an empirical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7414,73 +7791,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CERDI, Université d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of oil price volatility on the real exchange rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7509,73 +7886,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journ </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7617,250 +7994,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Macroeconomic Analysis and International Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of remittances in African countries facing climate variability : a Panel VAR approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Generoso</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th journées LAGV </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conference on Exchange Rate Regimes in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411799v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of remittances in African countries facing climate variability : a Panel VAR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Generoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Exchange Rate Regimes in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th journées LAGV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411739v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegging emerging currencies in the face of dollar swings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7889,73 +8266,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time varying financial integration in emerging stock markets, de jure capital account openness and risk premiums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7984,155 +8361,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Symposium in Money Banking and Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of remittances in African countries facing climate variability: a Panel VAR approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Generoso</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd International Conference: Environment and Natural Resources Management in Developing and Transition Economies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th EUROFRAME Conference on Economic Policy Issues in the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411728v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8145,184 +8535,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EUROFRAME Conference on Economic Policy Issues in the European Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">61ème Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411722v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of remittances in African countries facing climate variability: a Panel VAR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Generoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème Congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve"> 2nd International Conference: Environment and Natural Resources Management in Developing and Transition Economies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411724v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8351,73 +8728,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UECE Conference on Economic and Financial Adjustments in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On currency misalignments within the euro area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8446,73 +8823,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Intra-European Imbalances, Global Imbalances, International Banking, and International Financial Stability </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misalignments and Dynamics of Real Exchange Rates in the CFA Franc Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8541,314 +8918,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Atlantic Economic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411706v1</w:t>
-              </w:r>
-[...207 lines deleted...]
-                <w:t xml:space="preserve">hal-01549914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent international macroeconomic and financial issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8870,51 +9038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Economics, 133, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8924,51 +9092,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of external shocks in East Asia : lessons from a structural VAR model with block exogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8990,73 +9158,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs externes et perspective d'union monétaire en Asie de l'Est : les enseignements d'un modèle VAR structurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9065,73 +9233,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00632373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Determination of the Equilibrium Exchange Rate in a Simple General Equilibrium Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9153,51 +9321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Bao Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9207,65 +9375,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital naturel et développement en Nouvelle-Calédonie. Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,121 +9441,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geronimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] afd. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital naturel et développement en Nouvelle-Calédonie. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,99 +9563,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geronimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9634,51 +9802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Generoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grekou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Morvillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mouhoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12384" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Karanfil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabin Kilama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.11.028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiar Mohaddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boubakri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1090554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X14000497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Coulibaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerreiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNGR5HQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.818215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Taranco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.154.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2010.54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Bao Luong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2006.00349.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H06D832-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bennani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Wallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brelaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Generoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grekou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Morvillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103237" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.11.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Karanfil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabin Kilama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mouhoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12384" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiar Mohaddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boubakri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret-Sallenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1090554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X14000497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Coulibaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNGR5HQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.818215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerreiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret Sallenave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Taranco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.154.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2010.54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.613.0499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Bao Luong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2006.00349.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H06D832-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bennani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Wallois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allegret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brelaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03399393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>