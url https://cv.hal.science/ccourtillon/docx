--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -325,1263 +325,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
+                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323, pp.198999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272844v1</w:t>
+                <w:t xml:space="preserve">anses-03966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
+                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higor Cotta</w:t>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 323, pp.198999. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03966233v1</w:t>
+                <w:t xml:space="preserve">hal-04272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+                <w:t xml:space="preserve">Avian metapneumovirus: A five-plex digital droplet RT-PCR method for identification of subgroups A, B, C, and D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Retaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1058294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1058294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181706v1</w:t>
+                <w:t xml:space="preserve">anses-03965626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian metapneumovirus: A five-plex digital droplet RT-PCR method for identification of subgroups A, B, C, and D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infectious Bronchitis Coronavirus: Genome Evolution in Vaccinated and Non-Vaccinated SPF Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Allée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Courtillon</w:t>
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1058294⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14071392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03965626v1</w:t>
+                <w:t xml:space="preserve">anses-03799273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious Bronchitis Coronavirus: Genome Evolution in Vaccinated and Non-Vaccinated SPF Chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quenault</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14071392⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.871549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.871549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03799273v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03798831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Allée</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Amelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Charlotte Retaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.871549. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.871549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03798831v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (6), pp.507-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03455514v1</w:t>
+                <w:t xml:space="preserve">anses-03610624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type I Interferon Acts as a Major Barrier to the Establishment of Persistent Infectious Bursal Disease Virus Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Laura Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Diaz-Beneitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Candelas-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (5), pp.e02017-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02017-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03610624v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04417938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Interferon Acts as a Major Barrier to the Establishment of Persistent Infectious Bursal Disease Virus Infections</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Candelas-Rivera</w:t>
+                <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95 (5), pp.e02017-20. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.678563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02017-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04417938v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo rescue of recombinant very virulent IBDV using a RNA polymerase II driven system and primary chicken bursal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Trombetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,295 +1799,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenicity, pathogenicity and immunosuppressive effect caused by a South American isolate of infectious bursal disease virus belonging to the “distinct” genetic lineage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host specificity of avian metapneumoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Tomás</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">Nathan Szerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (3), pp.245-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1572867⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1584390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737734v1</w:t>
+                <w:t xml:space="preserve">anses-04744812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specificity of avian metapneumoviruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Allée</w:t>
+                <w:t xml:space="preserve">Antigenicity, pathogenicity and immunosuppressive effect caused by a South American isolate of infectious bursal disease virus belonging to the “distinct” genetic lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.311-318. </w:t>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1584390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1572867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04744812v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious bursal disease virus in Algeria: Detection of highly pathogenic reassortant viruses</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging highly pathogenic H5 avian influenza viruses in France during winter 2015/16: phylogenetic analyses and markers for zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,64 +2380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (2), pp.179-188. </w:t>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Queguiner-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2912,51 +2912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du pathotype du virus de la bursite infectieuse aviaire sur l’activité transcriptionnelle in vivo des cellules de la bourse de Fabricius infectées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. John Libbey Eurotext, Virologie, 26 (2), pp.160, 2022</w:t>
@@ -3063,307 +3063,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Gumboro : impact du pathotype viral sur le profil leucocytaire sanguin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Predicting infectious bursal disease virus pathotype: Can machine learning models help us with pathotyping infectious bursal disease virus strains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082488v1</w:t>
+                <w:t xml:space="preserve">anses-03855772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting infectious bursal disease virus pathotype: Can machine learning models help us with pathotyping infectious bursal disease virus strains?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maladie de Gumboro : impact du pathotype viral sur le profil leucocytaire sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03855772v1</w:t>
+                <w:t xml:space="preserve">anses-04082488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,90 +3444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, TOURS, France</w:t>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Alliance for research on avian diseases international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,51 +4030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD5C6601"/>
+    <w:nsid w:val="D3BF63A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4261,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccourtillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04417938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M&#233;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Diaz-Beneitez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Candelas-Rivera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02017-20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Trombetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Qi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70095-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Tom&#225;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marandino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1572867" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04744812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Szerman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1584390" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2017.1393044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner-Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2016.1200010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jugiau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.03.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8TF1ZR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03684706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Nouen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccourtillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04417938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M&#233;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Diaz-Beneitez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Candelas-Rivera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02017-20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Trombetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Qi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70095-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04744812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Szerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1584390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Tom&#225;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marandino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1572867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2017.1393044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner-Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2016.1200010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jugiau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.03.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8TF1ZR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03684706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Nouen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>