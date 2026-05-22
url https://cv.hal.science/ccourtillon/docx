--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -157,2613 +157,3641 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When West Nile Virus Meets Usutu Virus: Impact of Co-infection in Avian Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Francophone de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2026, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting infectious bursal disease virus pathotype: Can machine learning models help us with pathotyping infectious bursal disease virus strains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03855772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie de Gumboro : impact du pathotype viral sur le profil leucocytaire sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidémiologie moléculaire de la bursite infectieuse aviaire en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes journées de la recherche avicole et palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular epidemiology of infectious bursal disease virus in Algeria reveals the existence of new reassortant viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXth World Veterinary Poultry association congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WVPA, Sep 2017, Edinbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymerase stuttering : a previously unrecognized molecular mechanism contributing to genetic variation in infectious bursal disease virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Le Nouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Alliance for research on avian diseases international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 323, pp.198999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian metapneumovirus: A five-plex digital droplet RT-PCR method for identification of subgroups A, B, C, and D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1058294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2022.1058294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03965626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious Bronchitis Coronavirus: Genome Evolution in Vaccinated and Non-Vaccinated SPF Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (7), pp.1392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14071392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03799273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.871549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2022.871549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03798831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Retaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (6), pp.507-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03610624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I Interferon Acts as a Major Barrier to the Establishment of Persistent Infectious Bursal Disease Virus Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Diaz-Beneitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Candelas-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95 (5), pp.e02017-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.02017-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04417938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.678563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo rescue of recombinant very virulent IBDV using a RNA polymerase II driven system and primary chicken bursal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Trombetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaole Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.13298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-70095-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous circulation of an antigenically modified very virulent infectious bursal disease virus for fifteen years in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.104099 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specificity of avian metapneumoviruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antigenicity, pathogenicity and immunosuppressive effect caused by a South American isolate of infectious bursal disease virus belonging to the “distinct” genetic lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.311-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1584390⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1572867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04744812v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenicity, pathogenicity and immunosuppressive effect caused by a South American isolate of infectious bursal disease virus belonging to the “distinct” genetic lineage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Host specificity of avian metapneumoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Szerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (3), pp.245-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1572867⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1584390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737734v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04744812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious bursal disease virus in Algeria: Detection of highly pathogenic reassortant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60, pp.48 - 57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01753420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging highly pathogenic H5 avian influenza viruses in France during winter 2015/16: phylogenetic analyses and markers for zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillou-Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (9), pii=30473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.9.30473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04097764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and titration of infectious bursal disease virus, including non-cell-culture-adapted strains, using ex vivo -stimulated chicken bursal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (2), pp.179-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03079457.2017.1393044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a European interserotypic reassortant strain of infectious bursal disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Queguiner-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (1), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03079457.2016.1200010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Campylobacter spp. transferred from naturally contaminated chicken legs to cooked chicken slices via a cutting board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jugiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (1), pp.7 - 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2773,1196 +3801,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronavirus de la pintade : une première caractérisation in vivo d'isolats purs démontre une entérite sévère chez la pintade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. 27 (2), pp.134, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du pathotype du virus de la bursite infectieuse aviaire sur l’activité transcriptionnelle in vivo des cellules de la bourse de Fabricius infectées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonciade Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. John Libbey Eurotext, Virologie, 26 (2), pp.160, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03684706v1</w:t>
-              </w:r>
-[...901 lines deleted...]
-                <w:t xml:space="preserve">hal-04738992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4030,51 +4155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3BF63A2"/>
+    <w:nsid w:val="82937854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4261,51 +4386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccourtillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04417938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M&#233;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Diaz-Beneitez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Candelas-Rivera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02017-20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Trombetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Qi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70095-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04744812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Szerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1584390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Tom&#225;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marandino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1572867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2017.1393044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner-Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2016.1200010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jugiau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.03.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8TF1ZR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03684706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Nouen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ccourtillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-764X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le Nouen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04417938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M&#233;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Diaz-Beneitez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Candelas-Rivera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02017-20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Trombetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Qi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70095-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Tom&#225;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marandino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1572867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04744812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Szerman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1584390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2017.1393044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner-Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2016.1200010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jugiau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8TF1ZR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03684706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>