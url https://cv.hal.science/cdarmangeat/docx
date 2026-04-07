--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -687,105 +687,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la richesse, et de la nécessité de la définir</w:t>
+                <w:t xml:space="preserve">Une évolution désorientée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 413, pp.76-84. </w:t>
+              <w:t xml:space="preserve">, 2023, 413, pp.16-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lp.413.0076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lp.413.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078357v1</w:t>
+                <w:t xml:space="preserve">hal-04078356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes organisateurs de la justice aborigène</w:t>
               </w:r>
@@ -843,105 +843,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évolution désorientée</w:t>
+                <w:t xml:space="preserve">De la richesse, et de la nécessité de la définir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 413, pp.16-27. </w:t>
+              <w:t xml:space="preserve">, 2023, 413, pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lp.413.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lp.413.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078356v1</w:t>
+                <w:t xml:space="preserve">hal-04078357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Aboriginal and Inuit Judicial Proceedings</w:t>
               </w:r>
@@ -3406,164 +3406,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le communisme primitif n'est plus ce qu'il était.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux origines du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Smolny, 2022, 978-2-490793-08-2</w:t>
+              <w:t xml:space="preserve">PUF, 120 p., 2022, laviedesidées.fr, 978-2-13-083392-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436316v1</w:t>
+                <w:t xml:space="preserve">hal-03800293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le communisme primitif n'est plus ce qu'il était.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, 120 p., 2022, laviedesidées.fr, 978-2-13-083392-5</w:t>
+              <w:t xml:space="preserve">Smolny, 2022, 978-2-490793-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800293v1</w:t>
+                <w:t xml:space="preserve">hal-04436316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et guerre en Australie aborigène</w:t>
               </w:r>
@@ -3786,465 +3786,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Passé &amp; présent, 9782748901818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dieu des sociétés joue-t-il aux dés ? Hasard et nécessité dans l'évolution sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the God of societies play dice? Chance and necessity in social evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre déterminisme et choix de société : éclairages pré- et protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, combien de divisions ? Quelques réflexions sur la notion de spécialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres Internationales d'Archéologie et d'Histoire de Nice, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paléolithiques ont-ils caché le magot ? Les indices équivoques d’inégalités de richesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, prestige et inégalités : Théories et interprétations archéologiques. 1e session: Quelques théories et interprétations des inégalités en Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUR ArChal (Archaeological Challenges) de l'université Paris 1-Panthéon Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre avant l'agriculture : le cas des chasseurs-cueilleurs d'Australie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire TRACES, Musée Saint-Raymond de Toulouse, université de Toulouse Jean-Jaurès, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344403v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04428745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4652,51 +4652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7D6FCA6"/>
+    <w:nsid w:val="B2611994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4883,51 +4883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdarmangeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9666-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.59.1.71" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryn Walshe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09418-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1569206X-12341449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003675402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.repository.cam.ac.uk/handle/1810/313518" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agone.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04428745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04342851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdarmangeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9666-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.59.1.71" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryn Walshe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09418-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1569206X-12341449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003675402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.repository.cam.ac.uk/handle/1810/313518" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agone.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04428745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04342851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>