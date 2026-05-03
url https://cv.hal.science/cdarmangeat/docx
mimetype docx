--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -407,1168 +407,1308 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The body of my enemy&amp;quot;: Armed conflicts in societies without wealth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gicqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le corps de mon ennemi" : conflits armés dans les sociétés sans richesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. Société préhistorique française, 2026, 978-2-9588382-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the God of Societies Play Dice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (1), pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How They Fought. Indigenous Tactics and Weaponry of Australia's Frontier Wars. By Ray Kerkhove. Tingalpa, AU: Boolarong Press. 2023. Pp: x + 420. Price: A$39.99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94 (1), pp.39-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ocea.5395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacer le curseur de l’Histoire ? Une critique de « Au commencement était…, Une nouvelle histoire de l’humanité », par David Graeber et David Wengrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Scheidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les sciences sociales entre universalisme et différentialisme : le retour des écoles nationales ?, 8, pp.170-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2024.14685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évolution désorientée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 413, pp.16-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.413.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes organisateurs de la justice aborigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (83), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.8256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la richesse, et de la nécessité de la définir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 413, pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.413.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Aboriginal and Inuit Judicial Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (1), pp.71-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3368/aa.59.1.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifier la richesse pour classifier les sociétés - 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/2 (414), pp.71-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.414.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs ou chasseurs-cueilleurs ? Le débat autour de Dark Emu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keryn Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Identity versus science? Science at the service of identity?, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléolithique : où sont les femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 537 – juillet (7), pp.44-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pls.537.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matriarcat primitif n’est plus ce qu’il n’a jamais été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 410, pp.131-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.410.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organizing Principles of Aboriginal Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (83), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.8280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il prendre les signes extérieurs de richesse (et de pauvreté) pour argent comptant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.10-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paleo.6484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lady Sapiens », un nouveau stéréotype des femmes préhistoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1597,1652 +1737,1652 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la Sibérie nous dit de l'origine des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02981462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demoule Jean-Paul, Garcia Dominique et Schnapp Alain (dir.), 2018, Une Histoire des civilisations. Comment l’archéologie bouleverse nos connaissances, La Découverte/INRAP, Paris, 605 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanished Wars of Australia: the Archeological Invisibility of Aboriginal Collective Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10816-019-09418-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il en finir avec les chasseurs-cueilleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les archéologues face à l'économie, hors série n 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et préhistoire de la domination masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.97-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, sédentarité et inégalités. La hutte des glaces au Paléolithique supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paiements, esclavage et exploitation : éléments d'un triptyque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/2 (75), pp.227-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pirogue et le grenier.Les déterminants techno-économiques de la transition aux paiements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.133-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/artefact.860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « surplus » et la stratification socioéconomique Une causalité au-dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (1), pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : F. Weber, Brève histoire de l'anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don, échange et autres transferts Formes simples, hybrides et composées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217, pp.21-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.28828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Testart (1945–2013): An Evolutionist in the Land of the Anthropologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Materialism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.71-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/1569206X-12341449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certains étaient-ils plus égaux que d’autres ? II - formes d’exploitation sous le communisme primitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (2), pp.144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.058.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures sociales et blocages techniques dans l' Australie aborigène : quelques éléments critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.7606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certains étaient-ils plus égaux que d’autres ?</w:t>
+                <w:t xml:space="preserve">2. Les sociétés sans dette publique sont-elles des sociétés sans État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.057.0156⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.017.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547226v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2. Les sociétés sans dette publique sont-elles des sociétés sans État ?</w:t>
+                <w:t xml:space="preserve">Certains étaient-ils plus égaux que d’autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.017.0039⟩</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.057.0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547219v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehistoric gender. An instrumentalized narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeological Challenge of Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2025, 9781041146360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003675402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender in the past. Trends, dead ends, and developments in the archaeology of gender and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The archaeological challenge of gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2025, 9781041146360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003675402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à Tangui Przybylowski, La rente foncière en Afrique subsaharienne, L'Harmattan, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rente foncière en Afrique subsaharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surplus, storage and the emergence of wealth: pits and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Moreau </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social inequality before farming. Multidisciplinary approaches to the study of social organization in prehistoric and ethnographic hunter-gatherer-fisher societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McDonald Institute for Archaeological Research.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2020, 978-1-913344-00-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03047887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3252,197 +3392,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeological Challenge of Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge; Routledge, 1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003675402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énigme du profit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La ville brûle, 2024, 978-2-36012-173-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3451,379 +3591,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 120 p., 2022, laviedesidées.fr, 978-2-13-083392-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le communisme primitif n'est plus ce qu'il était.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smolny, 2022, 978-2-490793-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et guerre en Australie aborigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smolny, 2021, 978-2-490793-05-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice and Warfare in Aboriginal Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowman &amp; Littlefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.290, 2020, 978-1-7936-3231-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le profit déchiffré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La ville brûle, 2016, 9782360120703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation sur la naissance des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Passé &amp; présent, 9782748901818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3833,104 +3973,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dieu des sociétés joue-t-il aux dés ? Hasard et nécessité dans l'évolution sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3940,305 +4080,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the God of societies play dice? Chance and necessity in social evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre déterminisme et choix de société : éclairages pré- et protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, combien de divisions ? Quelques réflexions sur la notion de spécialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres Internationales d'Archéologie et d'Histoire de Nice, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paléolithiques ont-ils caché le magot ? Les indices équivoques d’inégalités de richesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, prestige et inégalités : Théories et interprétations archéologiques. 1e session: Quelques théories et interprétations des inégalités en Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUR ArChal (Archaeological Challenges) de l'université Paris 1-Panthéon Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre avant l'agriculture : le cas des chasseurs-cueilleurs d'Australie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire TRACES, Musée Saint-Raymond de Toulouse, université de Toulouse Jean-Jaurès, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4248,209 +4388,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matriarcat : les trois âges d'une illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4460,131 +4600,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les sociétés humaines pour les comprendre, entretien avec Christophe Darmangeat (Université Paris Cité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4652,51 +4792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2611994"/>
+    <w:nsid w:val="6E410230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4883,51 +5023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdarmangeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9666-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.59.1.71" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryn Walshe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09418-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1569206X-12341449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003675402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.repository.cam.ac.uk/handle/1810/313518" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agone.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04428745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04342851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdarmangeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9666-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.59.1.71" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryn Walshe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09418-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.860" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28828" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1569206X-12341449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003675402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.repository.cam.ac.uk/handle/1810/313518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agone.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04428745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04342851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>