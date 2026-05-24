--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">139415327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GXTwtlgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,248 +203,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boquentin Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -433,3644 +454,3644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body of my enemy&amp;quot;: Armed conflicts in societies without wealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gicqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le corps de mon ennemi" : conflits armés dans les sociétés sans richesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. Société préhistorique française, 2026, 978-2-9588382-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehistoric gender. An instrumentalized narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeological Challenge of Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2025, 9781041146360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003675402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender in the past. Trends, dead ends, and developments in the archaeology of gender and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The archaeological challenge of gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2025, 9781041146360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003675402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Tangui Przybylowski, La rente foncière en Afrique subsaharienne, L'Harmattan, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rente foncière en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surplus, storage and the emergence of wealth: pits and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Moreau </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social inequality before farming. Multidisciplinary approaches to the study of social organization in prehistoric and ethnographic hunter-gatherer-fisher societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McDonald Institute for Archaeological Research.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-70, 2020, 978-1-913344-00-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological Challenge of Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge; Routledge, 1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003675402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme du profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La ville brûle, 2024, 978-2-36012-173-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le communisme primitif n'est plus ce qu'il était.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smolny, 2022, 978-2-490793-08-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 120 p., 2022, laviedesidées.fr, 978-2-13-083392-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et guerre en Australie aborigène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smolny, 2021, 978-2-490793-05-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice and Warfare in Aboriginal Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowman &amp; Littlefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.290, 2020, 978-1-7936-3231-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profit déchiffré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La ville brûle, 2016, 9782360120703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation sur la naissance des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Passé &amp; présent, 9782748901818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the God of Societies Play Dice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (1), pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How They Fought. Indigenous Tactics and Weaponry of Australia's Frontier Wars. By Ray Kerkhove. Tingalpa, AU: Boolarong Press. 2023. Pp: x + 420. Price: A$39.99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94 (1), pp.39-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ocea.5395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacer le curseur de l’Histoire ? Une critique de « Au commencement était…, Une nouvelle histoire de l’humanité », par David Graeber et David Wengrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Scheidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les sciences sociales entre universalisme et différentialisme : le retour des écoles nationales ?, 8, pp.170-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2024.14685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évolution désorientée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la richesse, et de la nécessité de la définir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 413, pp.16-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lp.413.0016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 413, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.413.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078356v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes organisateurs de la justice aborigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (83), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.8256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la richesse, et de la nécessité de la définir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une évolution désorientée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 413, pp.76-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lp.413.0076⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 413, pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.413.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078357v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Aboriginal and Inuit Judicial Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (1), pp.71-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3368/aa.59.1.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifier la richesse pour classifier les sociétés - 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/2 (414), pp.71-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.414.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs ou chasseurs-cueilleurs ? Le débat autour de Dark Emu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keryn Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Identity versus science? Science at the service of identity?, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléolithique : où sont les femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 537 – juillet (7), pp.44-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pls.537.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matriarcat primitif n’est plus ce qu’il n’a jamais été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 410, pp.131-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.410.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organizing Principles of Aboriginal Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (83), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.8280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il prendre les signes extérieurs de richesse (et de pauvreté) pour argent comptant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.10-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paleo.6484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lady Sapiens », un nouveau stéréotype des femmes préhistoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la Sibérie nous dit de l'origine des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02981462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demoule Jean-Paul, Garcia Dominique et Schnapp Alain (dir.), 2018, Une Histoire des civilisations. Comment l’archéologie bouleverse nos connaissances, La Découverte/INRAP, Paris, 605 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanished Wars of Australia: the Archeological Invisibility of Aboriginal Collective Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10816-019-09418-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il en finir avec les chasseurs-cueilleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les archéologues face à l'économie, hors série n 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et préhistoire de la domination masculine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Art, sédentarité et inégalités. La hutte des glaces au Paléolithique supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57, pp.97-125</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941677v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, sédentarité et inégalités. La hutte des glaces au Paléolithique supérieur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paiements, esclavage et exploitation : éléments d'un triptyque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.113-122</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2 (75), pp.227-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181423v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paiements, esclavage et exploitation : éléments d'un triptyque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Histoire et préhistoire de la domination masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018/2 (75), pp.227-253</w:t>
+              <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.97-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547193v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pirogue et le grenier.Les déterminants techno-économiques de la transition aux paiements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.133-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/artefact.860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « surplus » et la stratification socioéconomique Une causalité au-dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (1), pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : F. Weber, Brève histoire de l'anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don, échange et autres transferts Formes simples, hybrides et composées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217, pp.21-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.28828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Testart (1945–2013): An Evolutionist in the Land of the Anthropologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Materialism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.71-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/1569206X-12341449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certains étaient-ils plus égaux que d’autres ? II - formes d’exploitation sous le communisme primitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (2), pp.144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.058.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures sociales et blocages techniques dans l' Australie aborigène : quelques éléments critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.7606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. Les sociétés sans dette publique sont-elles des sociétés sans État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (2), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.017.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certains étaient-ils plus égaux que d’autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (1), pp.156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.057.0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547226v1</w:t>
-              </w:r>
-[...948 lines deleted...]
-                <w:t xml:space="preserve">hal-04436324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dieu des sociétés joue-t-il aux dés ? Hasard et nécessité dans l'évolution sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4080,517 +4101,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the God of societies play dice? Chance and necessity in social evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre déterminisme et choix de société : éclairages pré- et protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, combien de divisions ? Quelques réflexions sur la notion de spécialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres Internationales d'Archéologie et d'Histoire de Nice, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Paléolithiques ont-ils caché le magot ? Les indices équivoques d’inégalités de richesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La guerre avant l'agriculture : le cas des chasseurs-cueilleurs d'Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs, prestige et inégalités : Théories et interprétations archéologiques. 1e session: Quelques théories et interprétations des inégalités en Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR ArChal (Archaeological Challenges) de l'université Paris 1-Panthéon Sorbonne, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire TRACES, Musée Saint-Raymond de Toulouse, université de Toulouse Jean-Jaurès, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344387v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre avant l'agriculture : le cas des chasseurs-cueilleurs d'Australie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les Paléolithiques ont-ils caché le magot ? Les indices équivoques d’inégalités de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire TRACES, Musée Saint-Raymond de Toulouse, université de Toulouse Jean-Jaurès, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Pouvoirs, prestige et inégalités : Théories et interprétations archéologiques. 1e session: Quelques théories et interprétations des inégalités en Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR ArChal (Archaeological Challenges) de l'université Paris 1-Panthéon Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344403v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matriarcat : les trois âges d'une illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4600,131 +4621,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les sociétés humaines pour les comprendre, entretien avec Christophe Darmangeat (Université Paris Cité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4792,51 +4813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E410230"/>
+    <w:nsid w:val="72851FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdarmangeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9666-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.59.1.71" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryn Walshe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09418-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.860" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28828" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1569206X-12341449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003675402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.repository.cam.ac.uk/handle/1810/313518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agone.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04428745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04342851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdarmangeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9666-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GXTwtlgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003675402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.repository.cam.ac.uk/handle/1810/313518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agone.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2024.14685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/aa.59.1.71" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryn Walshe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6484" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6238" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-019-09418-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28828" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1569206X-12341449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chabert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0156" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04428745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04342851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>