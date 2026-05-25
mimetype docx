--- v1 (2026-03-29)
+++ v2 (2026-05-25)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">235836095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=qy9_SfgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,2114 +200,2114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoisomeric separation of flavonoids by two-dimensional supercritical fluid chromatography: identification of adequate chiral columns and application to honey analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Réset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibi Ousseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (11), pp.e70058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.70058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the conditions to achieve successful fraction transfer in two-dimensional supercritical fluid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Réset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1762, pp.466355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the diastereomeric excesses of chiral flavonoids in organs of $Citrus\ aurantium$ with two-dimensional supercritical fluid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Réset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibi Ousseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 496 (3), pp.146882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil/Water Biphasic Solvent System for the Eco-Extraction and Cosmetic Formulation of Bixa orellana L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Chambaud</w:t>
+                <w:t xml:space="preserve">Development of a Two-Dimensional Supercritical Fluid Chromatography System in Multiple Heart-Cutting Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13141940⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (29), pp.11969-11976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689636v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Two-Dimensional Supercritical Fluid Chromatography System in Multiple Heart-Cutting Modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oil/Water Biphasic Solvent System for the Eco-Extraction and Cosmetic Formulation of Bixa orellana L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle François</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01795⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13141940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378657v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of online supercritical fluid extraction and chromatography hyphenated to mass spectrometry to analyse plastic additives in laboratory gloves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou-Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinnosuke Horie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1735, pp.465323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral and achiral analysis of chiral flavonoids with liquid and supercritical fluid chromatography – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Réset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.100183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2024.100183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commiphora wildii Merxm. Essential Oil: Natural Heptane Source and Co-Product Valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (2), pp.891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28020891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State‐of‐the‐art and challenges in the analysis of renewable gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairo Ballestas Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jssc.202300330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Thermodesorption Tube Standards: Comparison of Usual Methods Using Accuracy Profile Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reinvestigating the Preferential Enrichment of DL-Arginine Fumarate: New Thoughts on the Mechanism of This Far from Equilibrium Crystallization Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Thiébaut</w:t>
+                <w:t xml:space="preserve">Clement Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations9080226⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267958v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigating the Preferential Enrichment of DL-Arginine Fumarate: New Thoughts on the Mechanism of This Far from Equilibrium Crystallization Phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preparation of Thermodesorption Tube Standards: Comparison of Usual Methods Using Accuracy Profile Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Romain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248652⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations9080226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926061v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Flavor Compounds in Distilled Spirits: Developing a Versatile Analytical Method Suitable for Micro-Distilleries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (21), pp.3358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods11213358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of Preferential Enrichment: A Case Study on Tryptophan Ethyl Ester Hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (7), pp.1500-1504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201800702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New anthracenyl polar embedded stationary phases with enhanced aromatic selectivity, a combined experimental and theoretical study: Part 1-experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1512, pp.9 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward synthesis of tri- and tetra-substituted 3-trifluoromethylfurans by heterocyclization reaction of perfluoroketene dithioacetals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Yegorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (43), pp.6807-6814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2354,51 +2375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD30B55F"/>
+    <w:nsid w:val="9CE5E9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2585,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdesaintjores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6763-1216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235836095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine R&#233;set" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi Ousseni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Degrelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline West" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.70058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13141940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01795" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou-Naccoul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Horie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2024.100183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Mansouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cuccia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dairo Ballestas Castro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202300330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03926061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brandel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Gharbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248652" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11213358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Gharbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800702" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cdesaintjores" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6763-1216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235836095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qy9_SfgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine R&#233;set" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi Ousseni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Degrelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline West" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.70058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146882" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13141940" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou-Naccoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Horie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2024.100183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Mansouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cuccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dairo Ballestas Castro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202300330" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03926061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Gharbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248652" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thi&#233;baut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9080226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11213358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Gharbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800702" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.06.065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DXF46M6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>