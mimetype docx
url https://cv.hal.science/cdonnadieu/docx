--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,5653 +240,5925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t>
+                <w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sorin</w:t>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543227v1</w:t>
+                <w:t xml:space="preserve">hal-05606755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.70093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228548v1</w:t>
+                <w:t xml:space="preserve">hal-05543227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eché</w:t>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milhes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05268512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05391915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05330359v1</w:t>
+                <w:t xml:space="preserve">hal-05391915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Terzian</w:t>
+                <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jules Sabban</w:t>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039144v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Euclide</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638789v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of DNA methylation signatures through the lens of genomic imprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Euclide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Jacomet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-52114-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453257v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole‐genome sequencing of SARS‐CoV‐2: Comparison of target capture and amplicon single molecule real‐time sequencing protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of DNA methylation signatures through the lens of genomic imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicot</w:t>
+                <w:t xml:space="preserve">Eva Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Trémeaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noémie Ranger</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28123⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52114-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988344v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspicions of two bridgehead invasions of Xylella fastidiosa subsp. multiplex in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole‐genome sequencing of SARS‐CoV‐2: Comparison of target capture and amplicon single molecule real‐time sequencing protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Dupas</w:t>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pruvost</w:t>
+                <w:t xml:space="preserve">Noémie Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04499-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (1), pp.e28123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975291v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suspicions of two bridgehead invasions of Xylella fastidiosa subsp. multiplex in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
+                <w:t xml:space="preserve">Olivier Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04499-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170739v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+                <w:t xml:space="preserve">Carlton Shield Chief Gover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Arterberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Fractionation of Milliliter DNA Samples in Minutes Controlled by an Electric Field of ∼10 V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bruand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03187⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (6), pp.957-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322873v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size Fractionation of Milliliter DNA Samples in Minutes Controlled by an Electric Field of ∼10 V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Tijunelyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaichi Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (49), pp.18099-18106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198273v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Eché</w:t>
+                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaichi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205783119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04122201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Parey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03765882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a chromosome‐level genome assembly for Pacific halibut ( Hippoglossus stenolepis ) and characterization of its sex‐determining genomic region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Jasonowicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13641⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737450v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional response to host chemical cues underpins the expansion of host range in a fungal plant pathogen lineage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a chromosome‐level genome assembly for Pacific halibut ( Hippoglossus stenolepis ) and characterization of its sex‐determining genomic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Jasonowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Kusch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gasset</w:t>
+                <w:t xml:space="preserve">Anna Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01058-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2685-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331958v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional response to host chemical cues underpins the expansion of host range in a fungal plant pathogen lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantala Mounichetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Todd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fages</w:t>
+                <w:t xml:space="preserve">Noémie Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01058-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827857v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652234v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164832v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Prediction of SARS-CoV-2 Variant Lineages Using the S1-Encoding Region Sequence Obtained by PacBio Single-Molecule Real-Time Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13122544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739146v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of SARS-CoV-2 Variant Lineages Using the S1-Encoding Region Sequence Obtained by PacBio Single-Molecule Real-Time Sequencing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.2544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13122544⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771640v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age on the spread of SARS-CoV-2 variant B.1.1.7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicot</w:t>
+                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hintermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Miedougé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2021.104872⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739196v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of age on the spread of SARS-CoV-2 variant B.1.1.7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Miedougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Jean-Loup Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2021.104872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623895v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromosome-Scale Genome Assembly Resource for Myriosclerotinia sulcatula Infecting Sedge Grass ( Carex sp.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-03-20-0060-A⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900377v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a duplicated mitochondrial region in Audubon’s shearwater based on MinION sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Chromosome-Scale Genome Assembly Resource for Myriosclerotinia sulcatula Infecting Sedge Grass ( Carex sp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Torres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Manno</w:t>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24701394.2018.1484116⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (7), pp.880-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-03-20-0060-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851856v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genomic Basis of Color Pattern Polymorphism in the Harlequin Ladybird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a duplicated mitochondrial region in Audubon’s shearwater based on MinION sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreanna Welch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terry Chesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+                <w:t xml:space="preserve">Maxime Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.08.023⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.256-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24701394.2018.1484116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864435v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Genomic Basis of Color Pattern Polymorphism in the Harlequin Ladybird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (20), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626516v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Desgranges</w:t>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01842137v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Krasovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheree Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Evan Staton</w:t>
+                <w:t xml:space="preserve">Elodie Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), pp.e1700239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603287v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01842137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A panel of embryonic stem cell lines reveals the variety and dynamic of pluripotent states in rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Grassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Osteil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639328v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of high-molecular-weight genomic DNA for long-read sequencing of single molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A panel of embryonic stem cell lines reveals the variety and dynamic of pluripotent states in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/000114460⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608743v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of high-molecular-weight genomic DNA for long-read sequencing of single molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Crooijmans</w:t>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.203-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/000114460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602260v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwei Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Aubry</w:t>
+                <w:t xml:space="preserve">Richard Crooijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997120v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of novel tissue microbiota using an optimized 16S metagenomic sequencing pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Lluch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valiere</w:t>
+                <w:t xml:space="preserve">Maxime Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142334⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637487v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
+                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130774⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638202v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SNP-genotyping arrays in two shellfish species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Donnadieu</w:t>
+                <w:t xml:space="preserve">The characterization of novel tissue microbiota using an optimized 16S metagenomic sequencing pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Païssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12230⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082464v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Liais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019835v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of SNP-genotyping arrays in two shellfish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Harrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Flahauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.820-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Highly-multiplexed SNP genotyping for genetic mapping and germplasm diversity studies in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (august), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-11-468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5896,1654 +6168,1654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, france génomique; greenomics, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Targeting the pig imprintome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agriculture (AGBT-Ag)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944382v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the pig imprintome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agriculture (AGBT-Ag)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099166v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of the honey bee centromeres: regions with tandem repeats high at content and low recombination rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo genome assembly of a western European Apis mellifera mellifera black bee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apimondia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7553,3173 +7825,3173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing expeiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic inheritance symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cold Spring Harbor (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'épi-génotypage haut-débit par capture ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the pig imprintome with EM-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Environnemental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Sabban</w:t>
+                <w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Calling 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.118, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638952v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.118, Book of abstracts</w:t>
+              <w:t xml:space="preserve">London Calling 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473354v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for new mutations in cattle by systemac whole genome resequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Society of Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une carte de l'imprintome porcin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Darnige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099355v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Suin</w:t>
+                <w:t xml:space="preserve">Vers une carte de l'imprintome porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719401v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10866,51 +11138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Latour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dupas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04499-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Tijunelyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jasonowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Simeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13641" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Larrouy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Ibrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Mounichetty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gasset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01058-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122544" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739196v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miedoug&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.104872" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900377v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-20-0060-A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Torres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanna Welch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terry Chesser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701394.2018.1484116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114460" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lluch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142334" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harrang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heurtebise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Flahauw" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnadieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12230" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charrel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marty" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-468" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855207v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170956v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04499-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Tijunelyte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jasonowicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Simeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kusch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Larrouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Ibrahim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Mounichetty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01058-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122544" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miedoug&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.104872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-20-0060-A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanna Welch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terry Chesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701394.2018.1484116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114460" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lluch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harrang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heurtebise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Flahauw" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnadieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12230" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charrel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-468" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796454v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>