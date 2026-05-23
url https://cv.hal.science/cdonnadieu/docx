--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -240,835 +240,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t>
+                <w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+                <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eché</w:t>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606755v1</w:t>
+                <w:t xml:space="preserve">hal-05543227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t>
+                <w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sorin</w:t>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543227v1</w:t>
+                <w:t xml:space="preserve">hal-05606755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+                <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Valière</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.70093⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228548v1</w:t>
+                <w:t xml:space="preserve">hal-05330359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Milhes</w:t>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05268512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391915v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57, pp.61. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05330359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
               </w:r>
@@ -1149,116 +1149,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1348,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Euclide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Tijunelyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2394,77 +2398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (7), pp.2685-2700. </w:t>
@@ -3196,459 +3200,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of SARS-CoV-2 Variant Lineages Using the S1-Encoding Region Sequence Obtained by PacBio Single-Molecule Real-Time Sequencing</w:t>
+                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noémie Ranger</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hintermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13122544⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771640v1</w:t>
+                <w:t xml:space="preserve">hal-03164832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+                <w:t xml:space="preserve">Prediction of SARS-CoV-2 Variant Lineages Using the S1-Encoding Region Sequence Obtained by PacBio Single-Molecule Real-Time Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13122544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739146v1</w:t>
+                <w:t xml:space="preserve">hal-03771640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Chloé Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164832v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of age on the spread of SARS-CoV-2 variant B.1.1.7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dimeglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Miedougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 141, </w:t>
@@ -3911,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4058,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (7), pp.880-883. </w:t>
@@ -4268,295 +4272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genomic Basis of Color Pattern Polymorphism in the Harlequin Ladybird</w:t>
+                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Foucaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864435v1</w:t>
+                <w:t xml:space="preserve">hal-02626516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Genomic Basis of Color Pattern Polymorphism in the Harlequin Ladybird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Manno</w:t>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (20), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626516v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t>
               </w:r>
@@ -4970,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,51 +5631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,51 +5899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,103 +6311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
@@ -6432,90 +6436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6583,64 +6587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6682,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,90 +7699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
@@ -7865,51 +7869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8115,64 +8119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8240,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Julien Kowou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8352,90 +8356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'épi-génotypage haut-débit par capture ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8482,51 +8486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,51 +8861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,346 +9092,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432803v1</w:t>
+                <w:t xml:space="preserve">hal-04432840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432840v1</w:t>
+                <w:t xml:space="preserve">hal-04432803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for new mutations in cattle by systemac whole genome resequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9482,51 +9486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,77 +9736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10258,51 +10262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10463,320 +10467,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590746v1</w:t>
+                <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848228v1</w:t>
+                <w:t xml:space="preserve">hal-04590746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of bovine genome using PacBio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11138,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04499-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Tijunelyte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jasonowicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Simeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kusch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Larrouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Ibrahim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Mounichetty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01058-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122544" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miedoug&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.104872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-20-0060-A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanna Welch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terry Chesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701394.2018.1484116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114460" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lluch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harrang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heurtebise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Flahauw" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnadieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12230" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charrel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-468" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796454v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;meaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04499-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Tijunelyte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jasonowicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Simeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kusch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Larrouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Ibrahim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantala Mounichetty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gasset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01058-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miedoug&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.104872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-20-0060-A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanna Welch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terry Chesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701394.2018.1484116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114460" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lluch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harrang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heurtebise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Flahauw" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnadieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12230" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charrel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-468" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796454v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>