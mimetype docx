--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva and plasma metabolome changes during anoestrus, the oestrous cycle and early gestation in the mare: a pilot study</w:t>
+                <w:t xml:space="preserve">Saliva and plasma metabolome analysis during the five days before foaling in the mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 228, pp.110-120. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (4), pp.e0344530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0344530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669211v1</w:t>
+                <w:t xml:space="preserve">hal-05576883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
               </w:r>
@@ -266,51 +266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -368,2769 +368,2903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian sperm-borne RNAs: optimisation of a new isolation protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saliva and plasma metabolome changes during anoestrus, the oestrous cycle and early gestation in the mare: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2023.2220128⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523922v1</w:t>
+                <w:t xml:space="preserve">hal-04669211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva and plasma steroidome in mare during reproductive stages: A GC-MS/MS study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avian sperm-borne RNAs: optimisation of a new isolation protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fanim.2022.1055179⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (5), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2023.2220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841907v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Saliva and plasma steroidome in mare during reproductive stages: A GC-MS/MS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Callot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ronsin</w:t>
+                <w:t xml:space="preserve">Léna Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.1055179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2022.1055179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746220v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidome and metabolome analysis in gilt saliva to identify potential biomarkers of boar effect receptivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doryan Grivault</w:t>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Sarah Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.100095. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128602v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'indicateurs échographiques et salivaires permettant l'optimisation de l'insémination porcine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroidome and metabolome analysis in gilt saliva to identify potential biomarkers of boar effect receptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Douet</w:t>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Technique du Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.100095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903583v1</w:t>
+                <w:t xml:space="preserve">hal-03128602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of steroid concentrations in saliva from immature to pubertal gilts for the identification of biomarkers of gilts receptivity to boar effect</w:t>
+                <w:t xml:space="preserve">Recherche d'indicateurs échographiques et salivaires permettant l'optimisation de l'insémination porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylene Goudet</w:t>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Liere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pianos</w:t>
+                <w:t xml:space="preserve">Marine Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neïké Fernandez</w:t>
+                <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Cambourg</w:t>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Institut Technique du Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.407-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624145v1</w:t>
+                <w:t xml:space="preserve">hal-03903583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First attempts for vitrification of immature oocytes in donkey (Equus asinus): comparison of two vitrification methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barrière</w:t>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126, pp.261-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2018.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary and urinary metabolome analysis for pre-puberty-related biomarkers identification in porcine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evolution of steroid concentrations in saliva from immature to pubertal gilts for the identification of biomarkers of gilts receptivity to boar effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Staub</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neïké Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002161⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627851v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cumulus cell removal and sperm preincubation with progesterone on in vitro fertilization of equine gametes in the presence of oviductal fluid or cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Salivary and urinary metabolome analysis for pre-puberty-related biomarkers identification in porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylene Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.760-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.13479⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619179v1</w:t>
+                <w:t xml:space="preserve">hal-02627851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight of new agents inducing capacitation-related changes in stallion spermatozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effect of cumulus cell removal and sperm preincubation with progesterone on in vitro fertilization of equine gametes in the presence of oviductal fluid or cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylene Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.61-70. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (8), pp.1095-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5420939363436812e12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.13479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627722v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovum pick up and in vitro maturation of jennies oocytes toward the setting up of efficient in vitro fertilization and in vitro embryos culture procedures in donkey ( Equus Asinus )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlight of new agents inducing capacitation-related changes in stallion spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Accogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Deleuze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barrière</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2018.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5420939363436812e12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621148v1</w:t>
+                <w:t xml:space="preserve">hal-02627722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to follicular fluid during oocyte maturation and oviductal fluid during post-maturation does not improve in vitro embryo production in the horse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ovum pick up and in vitro maturation of jennies oocytes toward the setting up of efficient in vitro fertilization and in vitro embryos culture procedures in donkey ( Equus Asinus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Michele Lacalandra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Nicassio</w:t>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S096719941700048X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604282v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of chromosome segregation, histone acetylation, and spindle morphology in horse oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to follicular fluid during oocyte maturation and oviductal fluid during post-maturation does not improve in vitro embryo production in the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederica Franciosi</w:t>
+                <w:t xml:space="preserve">Nicola Antonio Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Tessaro</w:t>
+                <w:t xml:space="preserve">Giovanni Michele Lacalandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Michele Nicassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (5), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/55242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S096719941700048X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602769v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro maturation affects chromosome segregation, spindle morphology and acetylation of lysine 16 on histone H4 in horse oocytes</w:t>
+                <w:t xml:space="preserve">Analysis of chromosome segregation, histone acetylation, and spindle morphology in horse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Franciosi</w:t>
+                <w:t xml:space="preserve">Frederica Franciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+                <w:t xml:space="preserve">Irène Tessaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Tessaro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD15350⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/55242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529468v1</w:t>
+                <w:t xml:space="preserve">hal-01602769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte in vivo d’ovocytes d’ânesses et chronologie de la maturation in vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Douet</w:t>
+                <w:t xml:space="preserve">In vitro maturation affects chromosome segregation, spindle morphology and acetylation of lysine 16 on histone H4 in horse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Franciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Kaabouba-Escurier</w:t>
+                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Tessaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.721-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD15350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529471v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures in the mare on heart rate, respiratory rate, facial expression changes and salivary cortisol as pain scoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collecte in vivo d’ovocytes d’ânesses et chronologie de la maturation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Kaabouba-Escurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (193), pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.05.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512081v1</w:t>
+                <w:t xml:space="preserve">hal-01529471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of conditions for ovum pick up and IVM of jennies oocytes toward the setting up of efficient IVF and in vitro embryos culture procedures in donkey (Equus asinus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures in the mare on heart rate, respiratory rate, facial expression changes and salivary cortisol as pain scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de Diego-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 86 (2), pp.528-535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 86 (7), pp.1757-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512140v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fécondation in vitro dans l'espèce équine : un outil pour la production de jeunes embryons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Establishment of conditions for ovum pick up and IVM of jennies oocytes toward the setting up of efficient IVF and in vitro embryos culture procedures in donkey (Equus asinus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Emilie Kaabouba-Escurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equipaedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.528-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195403v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretions of oviduct epithelial cells increase the equine in vitro fertilization rate: are osteopontin, atrial natriuretic peptide A and oviductin involved?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">La fécondation in vitro dans l'espèce équine : un outil pour la production de jeunes embryons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equipaedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Février, n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661859v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of fertilization: comparison of the fertilization steps, composition, and structure of the zona pellucida between horses and pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The secretions of oviduct epithelial cells increase the equine in vitro fertilization rate: are osteopontin, atrial natriuretic peptide A and oviductin involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Dell'Aquila</w:t>
+                <w:t xml:space="preserve">Morgane Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pelaez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.077651⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-7-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661470v1</w:t>
+                <w:t xml:space="preserve">hal-02661859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New insights into the mechanisms of fertilization: comparison of the fertilization steps, composition, and structure of the zona pellucida between horses and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dell'Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pelaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (5), pp.856-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.077651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The involvement of beta-1,4-galactosyltransferase and N-acetylglucosamine residues in fertilization has been lost in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6:51, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1477-7827-6-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3140,5150 +3274,5150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du métabolome de la salive pour identifier des biomarqueurs salivaires du stade de reproduction chez la jument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saumur, France. pp.189-190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs salivaires du stade du cycle de reproduction chez la jument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and repeatable in vitro fertilization technique in the equine for preservation of endangered species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de jeunes embryons équins par maturation, fécondation et culture in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de jeunes embryons équins par FIV, ça avance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Information Actualités en Elevage Equin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Jan 2014, Le Pin aux Haras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocytes and assisted reproductive technologies in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parilla-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Parilla-Hernandez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sécrétions de l'oviducte, et en particulier DMBT1, ont un effet bénéfique sur la fécondation monospermique porcine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Rôle des cellules d'oviducte dans la fécondation équine et identification des protéines impliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Labo/service de l'auteur, Paris, FRA., 2012, 284 p</w:t>
+              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749098v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des cellules d'oviducte dans la fécondation équine et identification des protéines impliquées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Les sécrétions de l'oviducte, et en particulier DMBT1, ont un effet bénéfique sur la fécondation monospermique porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Labo/service de l'auteur, Paris, FRA., 2012, 284 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748627v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of oviductal secretion on porcine and equine fertilization: is DMBT1 involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Scientific Meeting of the European Embryo Transfer Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Labo/service de l'auteur, Ville service, FRA., Sep 2011, Chester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de la fécondation dans l'espèce équine par une approche comparative entre les modèles équin et porcin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition et la structure de la zone pellucide influencent-elles la pénétration des spermatozoïdes dans l'ovocyte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du taux de fécondation équine en présence de cellules d'oviducte porcin stimulées ou non par des hormones (estradiol ou LH).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the composition and morphology of the zona pellucida of equine and porcine oocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Fécondations de gamètes équins en présence de cellules d'oviductes équins ou porcins en culture in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lebos</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754771v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fécondations de gamètes équins en présence de cellules d'oviductes équins ou porcins en culture in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Comparison of the composition and morphology of the zona pellucida of equine and porcine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756327v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva steroidome and metabolome in mare during anestrus, estrus cycle and gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Animal Science of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des ARNs spermatique dans les espèces aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées d'Animation Scientifique autour de l'Epigénétique - épiPhase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage des hormones stéroïdiennes dans la salive de juments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. Journées sciences et innovations équines, 20-21 mai 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidome and metabolome analysis in saliva from immature to pubertal gilts to identify potential biomarkers of receptivity to boar effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Organic World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des stéroïdes dans la salive de cochettes pour identifier des biomarqueurs de la période de réceptivité à l’effet mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidome and metabolome analysis in gilt saliva to identify biomarkers of boar effect receptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l'effet mâle chez la cochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l’effet mâle chez la cochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2018, 50èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des biotechnologies de la reproduction dans l'espèce asine: congélation de la semence, insémination artificielle, collecte et maturation in vitro d’ovocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Journée de la Recherche Équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of steroid concentrations in the saliva of pre-pubertal gilts for the identification of biomarkers of the pubertal stage of maturity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Equine in vitro fertilization in presence of porcine/bovine oviduct epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals</w:t>
+              <w:t xml:space="preserve">22ème journées de la Fédération Française d’Etude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tours, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595679v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine in vitro fertilization in presence of porcine/bovine oviduct epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of steroid concentrations in the saliva of pre-pubertal gilts for the identification of biomarkers of the pubertal stage of maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème journées de la Fédération Française d’Etude de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tours, France. 2017</w:t>
+              <w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733513v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of salivary metabolome and steroidome for the identification of biomarkers of the pubertal stage of maturity in gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for salivary biomarkers for optimal application of male effect in prepubertal gilts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de biomarqueurs urinaires du moment optimal d’exposition à l’effet mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Haifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739173v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de biomarqueurs urinaires du moment optimal d’exposition à l’effet mâle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alternatives à l’utilisation des hormones dans le cadre d’un élevage porcin durable : recherche de biomarqueurs salivaires et urinaires de la phase de sensibilité à l’effet mâle chez les cochettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743464v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives à l’utilisation des hormones dans le cadre d’un élevage porcin durable : recherche de biomarqueurs salivaires et urinaires de la phase de sensibilité à l’effet mâle chez les cochettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for salivary biomarkers for optimal application of male effect in prepubertal gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741222v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry analyse of modifications of stallion spermatozoa duting in vitro capacitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Chronology of in vitro maturation of donkey (Equus asinus) oocytes collected by ovum pick up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Kaabouba Escurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739128v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of in vitro maturation of donkey (Equus asinus) oocytes collected by ovum pick up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flow cytometry analyse of modifications of stallion spermatozoa duting in vitro capacitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741440v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of transvaginal ultrasound-guided follicular punctures on heart rate, respiratory rate, facial expression changes and salivary cortisol in the mare as pain scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Deleuze</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la douleur et du stress par l'étude du rythme cardiaque et respiratoire, de l'expression faciale et du cortisol salivaire lors de ponctions folliculaires transvaginales échoguidées chez la jument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 42, 2016, 42ème Journée de la Recherche Equine "Bien-être des équidés"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de biomarqueurs salivaires du stade de maturité sexuelle de cochettes pré‐pubères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement d’une technique efficace et répétable pour la production in vitro de jeunes embryons équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Staub</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 41, 2015, 41ème Journée de la Recherche Equine "De la fécondation au sevrage : Quelle conduite d'élevage ?"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210937v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une technique efficace et répétable pour la production in vitro de jeunes embryons équins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recherche de biomarqueurs salivaires du stade de maturité sexuelle de cochettes pré‐pubères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebahat Kütük Süer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 41, 2015, 41ème Journée de la Recherche Equine "De la fécondation au sevrage : Quelle conduite d'élevage ?"</w:t>
+              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741392v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration of procaine and exposure time influence &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; fertilization rate in the equine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation conditions do not affect &amp;lt;em&amp;gt;Myst1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Hat1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Sirt1&amp;lt;/em&amp;gt; mRNA abundance in horse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Tessaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Franciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviductal secretions have a positive effect on fertilization in equine species, which involves DMBT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moros Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 660 p., 2013, 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the mechanism of sperm-oocyte interactions and cross-talk with the oviduct in the equine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 660 p., 2013, 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro oocyte maturation in the mare is associated with decreased acetylation of H4K16, high incidence of aneuploidy and altered spindle morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederica Franciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society for the Study of Reproduction</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of oviductal secretion in equine fertilization: is DMBT1 involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gijon, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Maternal Communication with Gametes and Embryo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8293,172 +8427,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'ochratoxicose humaine dans trois régions de France : Alsace, Aquitaine et région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E Creppy; E Castegnaro; M Dirheimer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Ochratoxicosis and its Pathologies. Colloque INSERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 231, John Libbey Eurotext Ltd, pp.147-158, 1993, 9782742000173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8605,51 +8739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2023.2220128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.1055179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cambourg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.07.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Deleuze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.12.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002161" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13479" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Accogli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5420939363436812e12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2018.03.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Parodi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Antonio Martino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Michele Lacalandra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nicassio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096719941700048X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederica Franciosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tessaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Franciosi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tessaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaabouba-Escurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaabouba-Escurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parilla-Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Haifi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaabouba Escurier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diego" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebahat K&#252;t&#252;k S&#252;er" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannerat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost-gemini.eu/ISBN%20Productions%20%28electronic%20copy%29/9780956369482_GEMINI_Programme_Booklet_30_2_Oct_2011.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Creppy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Betbeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrieux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0344530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Deleuze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2023.2220128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.1055179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cirot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savoie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Deleuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2018.12.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cambourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.07.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13479" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Accogli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5420939363436812e12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2018.03.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Parodi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Antonio Martino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Michele Lacalandra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nicassio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096719941700048X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederica Franciosi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tessaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Franciosi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tessaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaabouba-Escurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Diego-Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.05.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaabouba-Escurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parilla-Hernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753434v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Haifi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaabouba Escurier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diego" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebahat K&#252;t&#252;k S&#252;er" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannerat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros Nicolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost-gemini.eu/ISBN%20Productions%20%28electronic%20copy%29/9780956369482_GEMINI_Programme_Booklet_30_2_Oct_2011.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Creppy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Betbeder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>