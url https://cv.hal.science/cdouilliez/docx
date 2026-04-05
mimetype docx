--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -636,330 +636,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and maladaptive perfectionism in depression: Preliminary evidence on the role of adaptive and maladaptive rumination</w:t>
+                <w:t xml:space="preserve">The Effect of Mood on the Expression of Stereotypes as a Function of Normative Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Di Schiena</w:t>
+                <w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Luminet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
+                <w:t xml:space="preserve">Loris Schiaratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.41-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815526v1</w:t>
+                <w:t xml:space="preserve">hal-00815530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensées répétitives constructives et non constructives chez les perfectionnistes inadaptés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive and maladaptive perfectionism in depression: Preliminary evidence on the role of adaptive and maladaptive rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Di Schiena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Luminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.03.002⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.574-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815536v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Mood on the Expression of Stereotypes as a Function of Normative Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pensées répétitives constructives et non constructives chez les perfectionnistes inadaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22,, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815530v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dépression à une perspective transdiagnostique: Conceptualisation et interventions sur les ruminations mentales</w:t>
               </w:r>
@@ -1034,272 +1034,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effect of perfectionism dimensions on depressive symptoms: A reply to Gaudreau and Thompson (2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cultural consistency of the Five Facets Mindfulness Questionnaire: Adaptation and validation in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lefevre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Debrauwere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2011.02.005⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815520v1</w:t>
+                <w:t xml:space="preserve">hal-00815522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural consistency of the Five Facets Mindfulness Questionnaire: Adaptation and validation in a French sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive effect of perfectionism dimensions on depressive symptoms: A reply to Gaudreau and Thompson (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debrauwere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
+                <w:t xml:space="preserve">Françoise Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61, pp.147-151. </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1141-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2011.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815522v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et directives evidence-based dans l'aide proposée aux toxicomanes: Recommandations pour leur mise en application en Belgique</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1648,51 +1648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Emotional Information: Modulation of Emotional Intensity via Executive Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of fearful and happy facial expression is modulated by anxiety: an event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Phobics Do Not Misinterpret Facial Expression of Emotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,239 +1991,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travail des Emotions en Thérapie Comportementale et Cognitive : Vers une Psychothérapie Expérientielle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biais dans l'évaluation volontaire de stimuli verbaux et non-verbaux : Effet de l'anxiété sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8, pp.12-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815543v1</w:t>
+                <w:t xml:space="preserve">hal-00815546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais dans l'évaluation volontaire de stimuli verbaux et non-verbaux : Effet de l'anxiété sociale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Travail des Emotions en Thérapie Comportementale et Cognitive : Vers une Psychothérapie Expérientielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Francart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (2), pp.87-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ctf.029.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815546v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2613,51 +2613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2013.10.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNX2BX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autuori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01012055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle H&#233;not" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Di Schiena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.05.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Schiaratura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2011.02.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3M17FTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peschard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debrauwere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.02.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFHCVWK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salopp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delfandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.01.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. H. Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deflandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crommelinck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.11.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5HSZQ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2004.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48GXJL2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2013.10.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNX2BX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autuori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01012055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle H&#233;not" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Schiaratura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Di Schiena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.05.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peschard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debrauwere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFHCVWK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3M17FTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salopp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delfandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.01.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. H. Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deflandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crommelinck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.11.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5HSZQ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2004.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48GXJL2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>