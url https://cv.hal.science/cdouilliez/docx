--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -636,330 +636,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Mood on the Expression of Stereotypes as a Function of Normative Pressure</w:t>
+                <w:t xml:space="preserve">Adaptive and maladaptive perfectionism in depression: Preliminary evidence on the role of adaptive and maladaptive rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t>
+                <w:t xml:space="preserve">Raffaella Di Schiena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Schiaratura</w:t>
+                <w:t xml:space="preserve">Olivier Luminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.574-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2012.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815530v1</w:t>
+                <w:t xml:space="preserve">hal-00815526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and maladaptive perfectionism in depression: Preliminary evidence on the role of adaptive and maladaptive rumination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pensées répétitives constructives et non constructives chez les perfectionnistes inadaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22,, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815526v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensées répétitives constructives et non constructives chez les perfectionnistes inadaptés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Mood on the Expression of Stereotypes as a Function of Normative Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Schiaratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.41-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815536v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dépression à une perspective transdiagnostique: Conceptualisation et interventions sur les ruminations mentales</w:t>
               </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Debrauwere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61, pp.147-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1648,51 +1648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Emotional Information: Modulation of Emotional Intensity via Executive Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of fearful and happy facial expression is modulated by anxiety: an event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Phobics Do Not Misinterpret Facial Expression of Emotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,239 +1991,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais dans l'évaluation volontaire de stimuli verbaux et non-verbaux : Effet de l'anxiété sociale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Travail des Emotions en Thérapie Comportementale et Cognitive : Vers une Psychothérapie Expérientielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Francart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (2), pp.87-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ctf.029.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815546v1</w:t>
+                <w:t xml:space="preserve">hal-00815543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travail des Emotions en Thérapie Comportementale et Cognitive : Vers une Psychothérapie Expérientielle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biais dans l'évaluation volontaire de stimuli verbaux et non-verbaux : Effet de l'anxiété sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers critiques de thérapie familiale et de pratiques de réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ctf.029.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00815543v1</w:t>
+                <w:t xml:space="preserve">hal-00815546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2613,51 +2613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2013.10.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNX2BX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autuori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01012055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle H&#233;not" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Schiaratura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Di Schiena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.05.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peschard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debrauwere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFHCVWK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3M17FTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salopp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delfandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.01.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. H. Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deflandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crommelinck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.11.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5HSZQ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2004.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48GXJL2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douilliez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2013.10.007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNX2BX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autuori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01012055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle H&#233;not" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Di Schiena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2012.05.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Schiaratura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peschard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debrauwere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFHCVWK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3M17FTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Salopp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delfandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.01.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. H. Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deflandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/1528-3542.6.4.560" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rossignol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crommelinck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.11.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5HSZQ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2004.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48GXJL2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Francart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ctf.029.0087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00815546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>