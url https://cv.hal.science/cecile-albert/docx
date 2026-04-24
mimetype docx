--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Albert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 16 new microsatellite loci markers for the European red squirrel (Sciurus vulgaris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Clake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Demiralp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (1), pp.289. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-026-11441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amount of reachable habitat determines population fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e08080. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOT : Graph‐based ecological connectivity optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.1914-1922. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term responses of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental mesoscale landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.27937. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12961-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of RFID telemetry for monitoring ground-dwelling beetle movements: A Mediterranean dry grassland study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1040931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of litter quality on foraging behaviour and demographic parameters in Folsomia candida (Collembola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Biryol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, 13 (8), pp.e10420. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects on habitat networks: How greedy should we be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.110066. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the ecological connectivity of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (2), pp.278-293. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.106-106. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M. J. Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'oiseaux et de chauves-souris dans les parcs urbains d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecmed.2021.2117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gradients in intraspecific variation in vegetative and floral traits are partially associated with climate and species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kuppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Boenisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.992 - 1007. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire des scénarios prospectifs adaptés à la prise en compte des enjeux de biodiversité tels que les continuités écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série, 71 (HS), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ecologists should know before using land use/cover change projections for biodiversity and ecosystem service assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01675-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific and interspecific trait variability in tadpole meta-communities from the Brazilian Atlantic rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainara Xavier Jordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Casatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Cerqueira Rossa-Feres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7), pp.4025-4037. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an applied metaecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís César Schiesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel G. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Inácio Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew A. Leibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.172-181. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting surrogate species for connectivity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 227, pp.326 - 334. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir les espèces pour identifier des réseaux écologiques cohérents entre les niveaux administratifs et les niveaux biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'orée du bois. La ceinture verte du Grand Montréal. Des voies réservées pour la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature sauvage. Au coeur du Québec et de l'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Été (40), p. 12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary crops and landscape features sustain wild bee communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle T. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.1093 - 1105. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do steppe plants follow their optimal environmental conditions or persist under suboptimal conditions? The differing strategies of annuals and perennials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ait Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachda Berrached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Martin-Queller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (17), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating conceptual models of landscape change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars A. Brudvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendi F. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fragmentation 40 (1), pp.74-84. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing conservation areas for coastal plant diversity under increasing urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.425-434. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying network theory to prioritize multispecies habitat networks that are robust to climate and land-use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (6), pp.1383-1396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural uncertainty in models projecting the consequences of habitat loss and fragmentation on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lafuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of taking into account agricultural practices when defining conservation priorities for regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global meta-analysis of the relative extent of intraspecific trait variation in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (12), pp.1406--1419. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.7--8. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monteregie Connection: linking landscapes, biodiversity, and ecosystem services to improve decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G. E. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine M. Rhemtulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-07927-200415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loucougaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical effects of environmental filters on the functional structure of plant communities: a case study in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture of functional variability in wild populations of Polygonum viviparum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of differences: assessing community assembly with trait and evolutionary distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc W Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.1234-1244. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the variance: intraspecific variability in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.244-252. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of intraspecific variability for the quantification of functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva la variance! A reply to Nakagawa & Schielzeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (9), pp.475-476. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting pseudo-absences for species distribution models: how, where and how many?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barbet-Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00172.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin R. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relevance of intraspecific trait variability for functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00071.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how should intraspecific variability be considered in trait-based plant ecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Schurr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.217-225. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMove - an integrated platform simulating the dynamic response of species to environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Midgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.06000.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trait approach reveals the structure and the relative importance of intra- vs. interspecific variability in plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (6), pp.1192-1201. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific functional variability: extent, structure and sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.604-613. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01651.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential distributions of invasive species: where to go from here?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2010.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in ecology and evolution - bridging the gap between theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in habitat suitability does not always relate to variation in species' plant functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global change impacts on plant species' distributions: Future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3-4), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favourability functions versus probability of presence: advantages and misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0906-7590.2008.05221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00316353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant response traits mediate the effects of subalpine grasslands on soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (3), pp.652-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is habitat connectivity good for biodiversity? Recent progresses on an ongoing debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Lyon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanisms and interactions governing biodiversity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting SFE2 / GFO - International conference in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of transcending scales: an example with movement parameterizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Zurich, Jun 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing algorithm for the optimization of shortest paths in ecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the strength of competition among tree species influenced by phylogenetic or functional relatedness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Annual Symposium 2011 - Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carbon to Societal Footprint: Geoscience Research in the Face of the Socio-Environmental Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss outweighs fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liverpool United Kingdom, United Kingdom. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Belfast, Ireland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux organisationnels : contexte normatif ou dissonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Fointiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements et processus de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiques d'iEES Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE² Meeting - Ecology Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRev’Aix, Biodiversité et réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Urbanisme Construction Architecture (PUCA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers BAUM, 978-2-11-139347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité des écosystèmes : approches scientifiques et implications pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lavastrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, 82 p., 2025, Expertises et synthèses, 979-10-91015-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie du réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et biodiversité. Apports de terrains de recherches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.92-115, 2025, 9782843988905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la connectivité pour améliorer la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machon, Nathalie; Di Pietro, Francesca; Bertaudière-Montès, Valérie; Carassou, Laure; Muller, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.247-260, 2025, Synthèses, 9782759241316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E = RC+ : ne pas mettre tous ces E dans le même panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaldonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ritan-Olivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURES DE TRANSPORT CRÉATIVES. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.1-256, 2024, Collection Synthèses, 978-2-7592-3812-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity by design: a multi−objective ecological network for biodiversity that is robust to land use and regional climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Lovejoy and L. Hannah, Climate Change and Biodiversity, Yale University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montérégie Connection: Understanding How Ecosystems Can Provide Resilience to the Risk of Ecosystem Service Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cardille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dancose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Ecosystem Services: Drivers, Risks, and Societal Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, 978-3-319-96228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In François Pompanon and Aurélie Bonin (eds.), Data Production and Analysis in Population Genomics: Methods and Protocols, Methods in Molecular Biology, vol. 888, Springer Science + Business Media New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétaliser les rues pour optimiser les déplacements de l’écureuil roux dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité fonctionnelle intraspécifique: quantification in situ et implications dans une vallée alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Albert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amount of reachable habitat determines population fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e08080. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why controlling for habitat amount is critical for resolving the fragmentation debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galán-Acedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Habrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia F Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz‐miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 16 new microsatellite loci markers for the European red squirrel (Sciurus vulgaris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Clake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Demiralp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (1), pp.289. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-026-11441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOT : Graph‐based ecological connectivity optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.1914-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term responses of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental mesoscale landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.27937. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12961-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of litter quality on foraging behaviour and demographic parameters in Folsomia candida (Collembola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Biryol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, 13 (8), pp.e10420. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of RFID telemetry for monitoring ground-dwelling beetle movements: A Mediterranean dry grassland study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1040931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects on habitat networks: How greedy should we be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.110066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the ecological connectivity of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (2), pp.278-293. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M. J. Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.106-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'oiseaux et de chauves-souris dans les parcs urbains d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecmed.2021.2117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ecologists should know before using land use/cover change projections for biodiversity and ecosystem service assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01675-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire des scénarios prospectifs adaptés à la prise en compte des enjeux de biodiversité tels que les continuités écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série, 71 (HS), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gradients in intraspecific variation in vegetative and floral traits are partially associated with climate and species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kuppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Boenisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.992 - 1007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific and interspecific trait variability in tadpole meta-communities from the Brazilian Atlantic rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainara Xavier Jordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Casatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Cerqueira Rossa-Feres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7), pp.4025-4037. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an applied metaecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís César Schiesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel G. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Inácio Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew A. Leibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.172-181. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary crops and landscape features sustain wild bee communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle T. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.1093 - 1105. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'orée du bois. La ceinture verte du Grand Montréal. Des voies réservées pour la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature sauvage. Au coeur du Québec et de l'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Été (40), p. 12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir les espèces pour identifier des réseaux écologiques cohérents entre les niveaux administratifs et les niveaux biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting surrogate species for connectivity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 227, pp.326 - 334. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do steppe plants follow their optimal environmental conditions or persist under suboptimal conditions? The differing strategies of annuals and perennials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ait Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachda Berrached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural uncertainty in models projecting the consequences of habitat loss and fragmentation on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lafuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating conceptual models of landscape change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars A. Brudvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendi F. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fragmentation 40 (1), pp.74-84. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Martin-Queller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (17), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing conservation areas for coastal plant diversity under increasing urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.425-434. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying network theory to prioritize multispecies habitat networks that are robust to climate and land-use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (6), pp.1383-1396. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of taking into account agricultural practices when defining conservation priorities for regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monteregie Connection: linking landscapes, biodiversity, and ecosystem services to improve decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G. E. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine M. Rhemtulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-07927-200415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.7--8. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global meta-analysis of the relative extent of intraspecific trait variation in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (12), pp.1406--1419. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loucougaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of differences: assessing community assembly with trait and evolutionary distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc W Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.1234-1244. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical effects of environmental filters on the functional structure of plant communities: a case study in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture of functional variability in wild populations of Polygonum viviparum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of intraspecific variability for the quantification of functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the variance: intraspecific variability in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.244-252. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva la variance! A reply to Nakagawa & Schielzeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (9), pp.475-476. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting pseudo-absences for species distribution models: how, where and how many?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barbet-Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00172.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin R. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relevance of intraspecific trait variability for functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00071.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how should intraspecific variability be considered in trait-based plant ecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Schurr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.217-225. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential distributions of invasive species: where to go from here?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2010.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in ecology and evolution - bridging the gap between theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trait approach reveals the structure and the relative importance of intra- vs. interspecific variability in plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (6), pp.1192-1201. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMove - an integrated platform simulating the dynamic response of species to environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Midgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.06000.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific functional variability: extent, structure and sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.604-613. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01651.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in habitat suitability does not always relate to variation in species' plant functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favourability functions versus probability of presence: advantages and misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0906-7590.2008.05221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00316353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global change impacts on plant species' distributions: Future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3-4), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant response traits mediate the effects of subalpine grasslands on soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (3), pp.652-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is habitat connectivity good for biodiversity? Recent progresses on an ongoing debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Lyon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanisms and interactions governing biodiversity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting SFE2 / GFO - International conference in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of transcending scales: an example with movement parameterizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Zurich, Jun 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing algorithm for the optimization of shortest paths in ecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the strength of competition among tree species influenced by phylogenetic or functional relatedness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Annual Symposium 2011 - Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carbon to Societal Footprint: Geoscience Research in the Face of the Socio-Environmental Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss outweighs fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liverpool United Kingdom, United Kingdom. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Belfast, Ireland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux organisationnels : contexte normatif ou dissonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Fointiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements et processus de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiques d'iEES Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE² Meeting - Ecology Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité des écosystèmes : approches scientifiques et implications pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lavastrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, 82 p., 2025, Expertises et synthèses, 979-10-91015-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRev’Aix, Biodiversité et réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Urbanisme Construction Architecture (PUCA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers BAUM, 978-2-11-139347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la connectivité pour améliorer la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machon, Nathalie; Di Pietro, Francesca; Bertaudière-Montès, Valérie; Carassou, Laure; Muller, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.247-260, 2025, Synthèses, 9782759241316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie du réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et biodiversité. Apports de terrains de recherches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.92-115, 2025, 9782843988905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E = RC+ : ne pas mettre tous ces E dans le même panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaldonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ritan-Olivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURES DE TRANSPORT CRÉATIVES. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.1-256, 2024, Collection Synthèses, 978-2-7592-3812-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montérégie Connection: Understanding How Ecosystems Can Provide Resilience to the Risk of Ecosystem Service Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cardille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dancose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Ecosystem Services: Drivers, Risks, and Societal Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, 978-3-319-96228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity by design: a multi−objective ecological network for biodiversity that is robust to land use and regional climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Lovejoy and L. Hannah, Climate Change and Biodiversity, Yale University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In François Pompanon and Aurélie Bonin (eds.), Data Production and Analysis in Population Genomics: Methods and Protocols, Methods in Molecular Biology, vol. 888, Springer Science + Business Media New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétaliser les rues pour optimiser les déplacements de l’écureuil roux dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité fonctionnelle intraspécifique: quantification in situ et implications dans une vallée alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Argote" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamonic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H Albert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04104503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1040931" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578088v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Urban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thompson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Synes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Urban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. J. Travis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. Synes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabrera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Verdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2021.2117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuppler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ames" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott Armbruster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Boenisch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Herve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01675-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02076649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainara Xavier Jordani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Casatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Cerqueira Rossa-Feres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02400023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C&#233;sar Schiesari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Matias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio Prado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2019.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Meurant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.09.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle T. Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1713" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait Mouheb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachda Berrached" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3664" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A. Brudvig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Bruna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendi F. Davies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Rayfield" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12943" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lafuite" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02542" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444077v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.08.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12240" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBKCHVKC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Bello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07438.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75BEDCCA97310784EC3975FB16FD8902ABC5E307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521330v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Walker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12161" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD40EA89D76306CB856529CC8FA3CC958011C2CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739064v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Mcgill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2011.11.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RC4BVHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pellet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19672.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9Z865P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01094071v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.06.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVTW7ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00172.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00071.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Schurr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3WNC30N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521379v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davies" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Res Altwegg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hannah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.06000.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Douzet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01727.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521368v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Soudant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01651.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521375v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2010.00652.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edwards" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Graham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zimmermann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06421.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubuis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0669" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Araujo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Berry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabeza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2007.09.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCZS1J5G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00316353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0906-7590.2008.05221.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQ2PTRQQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871732v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871761v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871714v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04442196v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Howe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fointiat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fauviau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthod" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Comte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273343v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Romeyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/cahiers-baum-r217.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265739v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456807v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871047v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ritan-Olivry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521393v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155956v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450219v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Argote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n-Acedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Edwards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Habrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia F Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz&#8208;miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamonic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10420" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04104503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mottet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1040931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578088v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Urban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. J. Travis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. Synes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Urban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thompson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Synes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2021.2117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Herve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01675-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuppler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ames" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott Armbruster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Boenisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02076649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainara Xavier Jordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Casatti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Cerqueira Rossa-Feres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02400023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C&#233;sar Schiesari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Matias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio Prado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2019.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle T. Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.05" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Meurant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.09.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait Mouheb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachda Berrached" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3664" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Leroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lafuite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Rayfield" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02542" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A. Brudvig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Bruna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendi F. Davies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02543" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitru" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12240" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBKCHVKC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Walker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD40EA89D76306CB856529CC8FA3CC958011C2CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Bello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07438.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75BEDCCA97310784EC3975FB16FD8902ABC5E307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pellet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19672.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9Z865P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Mcgill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2011.11.014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RC4BVHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01094071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.06.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVTW7ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00172.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520811v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00071.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Schurr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3WNC30N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2010.00652.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edwards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Graham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zimmermann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06421.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Douzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01727.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davies" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Res Altwegg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hannah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.06000.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Soudant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01651.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubuis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0669" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00316353v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0906-7590.2008.05221.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQ2PTRQQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281677v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Araujo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Berry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabeza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2007.09.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCZS1J5G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871811v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871786v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595386v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871714v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04442196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Howe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fointiat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615827v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fauviau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthod" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Comte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615825v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273343v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Romeyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/cahiers-baum-r217.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456807v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ritan-Olivry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155956v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450219v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>