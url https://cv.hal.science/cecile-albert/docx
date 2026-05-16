--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Albert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amount of reachable habitat determines population fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e08080. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why controlling for habitat amount is critical for resolving the fragmentation debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galán-Acedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Habrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia F Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz‐miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 16 new microsatellite loci markers for the European red squirrel (Sciurus vulgaris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Clake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Demiralp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (1), pp.289. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-026-11441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOT : Graph‐based ecological connectivity optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.1914-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term responses of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental mesoscale landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.27937. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12961-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of litter quality on foraging behaviour and demographic parameters in Folsomia candida (Collembola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Biryol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, 13 (8), pp.e10420. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of RFID telemetry for monitoring ground-dwelling beetle movements: A Mediterranean dry grassland study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1040931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects on habitat networks: How greedy should we be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.110066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the ecological connectivity of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (2), pp.278-293. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M. J. Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.106-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'oiseaux et de chauves-souris dans les parcs urbains d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecmed.2021.2117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ecologists should know before using land use/cover change projections for biodiversity and ecosystem service assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01675-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire des scénarios prospectifs adaptés à la prise en compte des enjeux de biodiversité tels que les continuités écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série, 71 (HS), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gradients in intraspecific variation in vegetative and floral traits are partially associated with climate and species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kuppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Boenisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.992 - 1007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific and interspecific trait variability in tadpole meta-communities from the Brazilian Atlantic rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainara Xavier Jordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Casatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Cerqueira Rossa-Feres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7), pp.4025-4037. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an applied metaecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís César Schiesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel G. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Inácio Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew A. Leibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.172-181. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary crops and landscape features sustain wild bee communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle T. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.1093 - 1105. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'orée du bois. La ceinture verte du Grand Montréal. Des voies réservées pour la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature sauvage. Au coeur du Québec et de l'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Été (40), p. 12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir les espèces pour identifier des réseaux écologiques cohérents entre les niveaux administratifs et les niveaux biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting surrogate species for connectivity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 227, pp.326 - 334. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do steppe plants follow their optimal environmental conditions or persist under suboptimal conditions? The differing strategies of annuals and perennials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ait Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachda Berrached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural uncertainty in models projecting the consequences of habitat loss and fragmentation on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lafuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating conceptual models of landscape change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars A. Brudvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendi F. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fragmentation 40 (1), pp.74-84. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Martin-Queller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (17), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing conservation areas for coastal plant diversity under increasing urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.425-434. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying network theory to prioritize multispecies habitat networks that are robust to climate and land-use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (6), pp.1383-1396. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of taking into account agricultural practices when defining conservation priorities for regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monteregie Connection: linking landscapes, biodiversity, and ecosystem services to improve decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G. E. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine M. Rhemtulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-07927-200415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.7--8. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global meta-analysis of the relative extent of intraspecific trait variation in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (12), pp.1406--1419. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loucougaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of differences: assessing community assembly with trait and evolutionary distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc W Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.1234-1244. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical effects of environmental filters on the functional structure of plant communities: a case study in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture of functional variability in wild populations of Polygonum viviparum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of intraspecific variability for the quantification of functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the variance: intraspecific variability in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.244-252. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva la variance! A reply to Nakagawa & Schielzeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (9), pp.475-476. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting pseudo-absences for species distribution models: how, where and how many?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barbet-Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00172.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin R. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relevance of intraspecific trait variability for functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00071.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how should intraspecific variability be considered in trait-based plant ecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Schurr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.217-225. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential distributions of invasive species: where to go from here?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2010.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in ecology and evolution - bridging the gap between theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trait approach reveals the structure and the relative importance of intra- vs. interspecific variability in plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (6), pp.1192-1201. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMove - an integrated platform simulating the dynamic response of species to environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Midgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.06000.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific functional variability: extent, structure and sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.604-613. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01651.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in habitat suitability does not always relate to variation in species' plant functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favourability functions versus probability of presence: advantages and misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0906-7590.2008.05221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00316353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global change impacts on plant species' distributions: Future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3-4), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant response traits mediate the effects of subalpine grasslands on soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (3), pp.652-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is habitat connectivity good for biodiversity? Recent progresses on an ongoing debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Lyon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanisms and interactions governing biodiversity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting SFE2 / GFO - International conference in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of transcending scales: an example with movement parameterizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Zurich, Jun 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing algorithm for the optimization of shortest paths in ecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the strength of competition among tree species influenced by phylogenetic or functional relatedness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Annual Symposium 2011 - Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carbon to Societal Footprint: Geoscience Research in the Face of the Socio-Environmental Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss outweighs fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liverpool United Kingdom, United Kingdom. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Belfast, Ireland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux organisationnels : contexte normatif ou dissonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Fointiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements et processus de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiques d'iEES Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE² Meeting - Ecology Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité des écosystèmes : approches scientifiques et implications pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lavastrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, 82 p., 2025, Expertises et synthèses, 979-10-91015-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRev’Aix, Biodiversité et réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Urbanisme Construction Architecture (PUCA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers BAUM, 978-2-11-139347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la connectivité pour améliorer la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machon, Nathalie; Di Pietro, Francesca; Bertaudière-Montès, Valérie; Carassou, Laure; Muller, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.247-260, 2025, Synthèses, 9782759241316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie du réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et biodiversité. Apports de terrains de recherches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.92-115, 2025, 9782843988905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E = RC+ : ne pas mettre tous ces E dans le même panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaldonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ritan-Olivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURES DE TRANSPORT CRÉATIVES. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.1-256, 2024, Collection Synthèses, 978-2-7592-3812-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montérégie Connection: Understanding How Ecosystems Can Provide Resilience to the Risk of Ecosystem Service Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cardille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dancose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Ecosystem Services: Drivers, Risks, and Societal Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, 978-3-319-96228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity by design: a multi−objective ecological network for biodiversity that is robust to land use and regional climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Lovejoy and L. Hannah, Climate Change and Biodiversity, Yale University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In François Pompanon and Aurélie Bonin (eds.), Data Production and Analysis in Population Genomics: Methods and Protocols, Methods in Molecular Biology, vol. 888, Springer Science + Business Media New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétaliser les rues pour optimiser les déplacements de l’écureuil roux dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité fonctionnelle intraspécifique: quantification in situ et implications dans une vallée alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Albert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amount of reachable habitat determines population fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.e08080. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 16 new microsatellite loci markers for the European red squirrel (Sciurus vulgaris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Clake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Demiralp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (1), pp.289. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-026-11441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why controlling for habitat amount is critical for resolving the fragmentation debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Galán-Acedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Habrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia F Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz‐miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOT : Graph‐based ecological connectivity optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.1914-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term responses of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental mesoscale landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.27937. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12961-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of RFID telemetry for monitoring ground-dwelling beetle movements: A Mediterranean dry grassland study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1040931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of litter quality on foraging behaviour and demographic parameters in Folsomia candida (Collembola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Biryol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, 13 (8), pp.e10420. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects on habitat networks: How greedy should we be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.110066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the ecological connectivity of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (2), pp.278-293. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M. J. Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Coding for Life: Designing a Platform for Projecting and Protecting Global Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Travis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Synes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.106-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'oiseaux et de chauves-souris dans les parcs urbains d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecmed.2021.2117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ecologists should know before using land use/cover change projections for biodiversity and ecosystem service assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01675-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gradients in intraspecific variation in vegetative and floral traits are partially associated with climate and species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kuppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Scott Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Boenisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.992 - 1007. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire des scénarios prospectifs adaptés à la prise en compte des enjeux de biodiversité tels que les continuités écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-Série, 71 (HS), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific and interspecific trait variability in tadpole meta-communities from the Brazilian Atlantic rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainara Xavier Jordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Casatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Cerqueira Rossa-Feres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7), pp.4025-4037. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an applied metaecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís César Schiesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel G. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Inácio Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew A. Leibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.172-181. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecon.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting surrogate species for connectivity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Meurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 227, pp.326 - 334. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'orée du bois. La ceinture verte du Grand Montréal. Des voies réservées pour la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature sauvage. Au coeur du Québec et de l'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Été (40), p. 12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir les espèces pour identifier des réseaux écologiques cohérents entre les niveaux administratifs et les niveaux biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trame verte et bleue : la continuité écologique en marche dans les territoires, 25, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary crops and landscape features sustain wild bee communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle T. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.1093 - 1105. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do steppe plants follow their optimal environmental conditions or persist under suboptimal conditions? The differing strategies of annuals and perennials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Ait Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachda Berrached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural uncertainty in models projecting the consequences of habitat loss and fragmentation on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lafuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating conceptual models of landscape change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars A. Brudvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendi F. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fragmentation 40 (1), pp.74-84. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Martin-Queller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (17), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing conservation areas for coastal plant diversity under increasing urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Saatkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.425-434. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying network theory to prioritize multispecies habitat networks that are robust to climate and land-use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (6), pp.1383-1396. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of taking into account agricultural practices when defining conservation priorities for regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monteregie Connection: linking landscapes, biodiversity, and ecosystem services to improve decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G. E. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Lechowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine M. Rhemtulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-07927-200415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global meta-analysis of the relative extent of intraspecific trait variation in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (12), pp.1406--1419. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.7--8. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loucougaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of differences: assessing community assembly with trait and evolutionary distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc W Cadotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.1234-1244. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical effects of environmental filters on the functional structure of plant communities: a case study in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture of functional variability in wild populations of Polygonum viviparum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The return of the variance: intraspecific variability in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.244-252. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of intraspecific variability for the quantification of functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19672.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva la variance! A reply to Nakagawa & Schielzeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Enquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (9), pp.475-476. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting pseudo-absences for species distribution models: how, where and how many?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barbet-Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00172.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin R. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relevance of intraspecific trait variability for functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00071.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how should intraspecific variability be considered in trait-based plant ecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Schurr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.217-225. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential distributions of invasive species: where to go from here?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.331-342. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2010.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in ecology and evolution - bridging the gap between theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMove - an integrated platform simulating the dynamic response of species to environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Midgley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.no-no. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.06000.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trait approach reveals the structure and the relative importance of intra- vs. interspecific variability in plant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (6), pp.1192-1201. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01727.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific functional variability: extent, structure and sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3), pp.604-613. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01651.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in habitat suitability does not always relate to variation in species' plant functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Randin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2009.0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favourability functions versus probability of presence: advantages and misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0906-7590.2008.05221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00316353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global change impacts on plant species' distributions: Future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3-4), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant response traits mediate the effects of subalpine grasslands on soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (3), pp.652-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is habitat connectivity good for biodiversity? Recent progresses on an ongoing debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Lyon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of ground-dwelling arthropod communities to habitat loss and fragmentation in experimental landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Huberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanisms and interactions governing biodiversity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting SFE2 / GFO - International conference in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of transcending scales: an example with movement parameterizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Zurich, Jun 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing algorithm for the optimization of shortest paths in ecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vaxès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the strength of competition among tree species influenced by phylogenetic or functional relatedness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Annual Symposium 2011 - Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carbon to Societal Footprint: Geoscience Research in the Face of the Socio-Environmental Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat loss outweighs fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liverpool United Kingdom, United Kingdom. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a patch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Queru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Belfast, Ireland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux organisationnels : contexte normatif ou dissonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Fointiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements et processus de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiques d'iEES Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination and the city: a collaborative study to measure pollination function in a range of European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fauviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE² Meeting - Ecology Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité des écosystèmes : approches scientifiques et implications pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lavastrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, 82 p., 2025, Expertises et synthèses, 979-10-91015-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRev’Aix, Biodiversité et réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Urbanisme Construction Architecture (PUCA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers BAUM, 978-2-11-139347-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273343v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie du réseau viaire à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie urbaine et biodiversité. Apports de terrains de recherches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.92-115, 2025, 9782843988905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la connectivité pour améliorer la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machon, Nathalie; Di Pietro, Francesca; Bertaudière-Montès, Valérie; Carassou, Laure; Muller, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.247-260, 2025, Synthèses, 9782759241316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E = RC+ : ne pas mettre tous ces E dans le même panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaldonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ritan-Olivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURES DE TRANSPORT CRÉATIVES. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quæ, pp.1-256, 2024, Collection Synthèses, 978-2-7592-3812-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montérégie Connection: Understanding How Ecosystems Can Provide Resilience to the Risk of Ecosystem Service Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cardille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dancose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Ecosystem Services: Drivers, Risks, and Societal Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2019, 978-3-319-96228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity by design: a multi−objective ecological network for biodiversity that is robust to land use and regional climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Rayfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Lovejoy and L. Hannah, Climate Change and Biodiversity, Yale University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling in landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In François Pompanon and Aurélie Bonin (eds.), Data Production and Analysis in Population Genomics: Methods and Protocols, Methods in Molecular Biology, vol. 888, Springer Science + Business Media New York</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétaliser les rues pour optimiser les déplacements de l’écureuil roux dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hamonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité fonctionnelle intraspécifique: quantification in situ et implications dans une vallée alpine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Argote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n-Acedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Edwards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Habrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia F Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz&#8208;miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamonic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10420" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04104503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mottet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1040931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578088v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Urban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. J. Travis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. Synes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Urban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thompson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Synes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2021.2117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Herve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01675-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuppler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ames" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott Armbruster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Boenisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02076649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainara Xavier Jordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Casatti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Cerqueira Rossa-Feres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02400023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C&#233;sar Schiesari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Matias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio Prado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2019.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle T. Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.05" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Meurant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.09.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait Mouheb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachda Berrached" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3664" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Leroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lafuite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Rayfield" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02542" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A. Brudvig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Bruna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendi F. Davies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02543" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitru" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12240" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBKCHVKC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Walker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD40EA89D76306CB856529CC8FA3CC958011C2CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Bello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07438.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75BEDCCA97310784EC3975FB16FD8902ABC5E307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pellet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19672.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9Z865P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Mcgill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2011.11.014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RC4BVHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01094071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.06.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVTW7ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00172.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520811v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00071.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Schurr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3WNC30N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2010.00652.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edwards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Graham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zimmermann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06421.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Douzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01727.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davies" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Res Altwegg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hannah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.06000.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Soudant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01651.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubuis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0669" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00316353v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0906-7590.2008.05221.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQ2PTRQQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281677v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Araujo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Berry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabeza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2007.09.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCZS1J5G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871811v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871786v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595386v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871714v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04442196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Howe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fointiat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615827v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fauviau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthod" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Comte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615825v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273343v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Romeyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/cahiers-baum-r217.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456807v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ritan-Olivry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155956v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450219v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Argote" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n-Acedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Edwards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Habrich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia F Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz&#8208;miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamonic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12961-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04104503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1040931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578088v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Urban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. J. Travis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. Synes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Urban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thompson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Synes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2021.2117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Herve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01675-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kuppler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ames" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Scott Armbruster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Boenisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02076649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainara Xavier Jordani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Casatti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Cerqueira Rossa-Feres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02400023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s C&#233;sar Schiesari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Matias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio Prado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Leibold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2019.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Meurant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.09.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.05" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle T. Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1713" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait Mouheb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kadik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachda Berrached" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3664" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Leroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lafuite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Rayfield" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02542" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A. Brudvig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Bruna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendi F. Davies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02543" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dumitru" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2016.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12240" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBKCHVKC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Cadotte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Walker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD40EA89D76306CB856529CC8FA3CC958011C2CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Bello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07438.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75BEDCCA97310784EC3975FB16FD8902ABC5E307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Enquist" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Mcgill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2011.11.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RC4BVHD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pellet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19672.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9Z865P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01094071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.06.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVTW7ZC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00172.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520811v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00071.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Schurr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3WNC30N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2010.00652.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edwards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Graham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Zimmermann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06421.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Midgley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davies" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Res Altwegg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hannah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.06000.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Douzet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01727.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Soudant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01651.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubuis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0669" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00316353v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0906-7590.2008.05221.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQ2PTRQQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281677v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Araujo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Berry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabeza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2007.09.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCZS1J5G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595386v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871714v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monassier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04442196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Howe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fointiat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615827v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fauviau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthod" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Comte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03615825v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273343v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Romeyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/cahiers-baum-r217.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265739v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456807v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ritan-Olivry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155956v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450219v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>