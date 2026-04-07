--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -338,404 +338,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la forme scolaire à partir de l’expérience de la continuité pédagogique : analyse comparative des pratiques d’une enseignante avant et pendant le confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/diversite.1653⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907417v1</w:t>
+                <w:t xml:space="preserve">hal-03791675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger la forme scolaire à partir de l’expérience de la continuité pédagogique : analyse comparative des pratiques d’une enseignante avant et pendant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/diversite.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791675v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes professionnels et exercice de la vigilance didactique : le cas d'une enseignante experte</w:t>
+                <w:t xml:space="preserve">« Étudier les classes inversées en mathématiques. Préalables méthodologiques sur les cours : le cas particulier des &amp;quot;capsules&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Boutrais</w:t>
+                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (216), pp.5-22. </w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.12011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ree.10332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954519v1</w:t>
+                <w:t xml:space="preserve">hal-03544007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étudier les classes inversées en mathématiques. Préalables méthodologiques sur les cours : le cas particulier des &amp;quot;capsules&amp;quot; »</w:t>
+                <w:t xml:space="preserve">Gestes professionnels et exercice de la vigilance didactique : le cas d'une enseignante experte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Robert</w:t>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (216), pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.10332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.12011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544007v1</w:t>
+                <w:t xml:space="preserve">hal-04954519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des conditions nécessaires pour favoriser l'exercice de la vigilance didactique des formateurs en formation initiale ciblée sur les liens entre apports théoriques et pratiques en classe</w:t>
               </w:r>
@@ -946,77 +946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,226 +1035,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classe inversée: quel impact sur les connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chambris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allard</w:t>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.25-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724757v1</w:t>
+                <w:t xml:space="preserve">hal-02517139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe inversée: quel impact sur les connaissances ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chambris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.25-47</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517139v1</w:t>
+                <w:t xml:space="preserve">hal-01724757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1352,984 +1352,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les pratiques d’enseignement pour les mettre en lien avec les apprentissages des élèves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+                <w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
+              <w:t xml:space="preserve">22è école de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188696v1</w:t>
+                <w:t xml:space="preserve">hal-05571601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
+                <w:t xml:space="preserve">Enquêter sur les pratiques d’enseignement pour les mettre en lien avec les apprentissages des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498143v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre l'exercice de la vigilance didactique, le travail hors la classe et les gestes d'ajustement pendant la classe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Boutrais</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">47e Colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955342v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L’ETUDE DE PRATIQUES ENSEIGNANTES EN GEOMETRIE AUX POSSIBILITES D’ENRICHISSEMENT DE CES PRATIQUES : FOCALE SUR L’EXERCICE DE LA VIGILANCE DIDACTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème école d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtes vidéos de cours (capsules) : une ressource pour la classe inversée, avantages et inconvénients. Point de vue d'enseignants et de didacticiennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles relations entre l'exercice de la vigilance didactique, le travail hors la classe et les gestes d'ajustement pendant la classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asius Loïc</w:t>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354966v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to use a protractor: Touch screen tablet or not?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+                <w:t xml:space="preserve">Courtes vidéos de cours (capsules) : une ressource pour la classe inversée, avantages et inconvénients. Point de vue d'enseignants et de didacticiennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard, Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asius Loïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Actes du Colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925527v1</w:t>
+                <w:t xml:space="preserve">hal-02354966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of teachers' practices: The case of fraction teaching at the end of primary school in France</w:t>
+                <w:t xml:space="preserve">Learning to use a protractor: Touch screen tablet or not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2975-2981</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289712v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ressource à la séance en classe : le cas de la proportionnalité en cycle 3</w:t>
+                <w:t xml:space="preserve">Analysis of teachers' practices: The case of fraction teaching at the end of primary school in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 41e colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mont-de-Marsan, Unknown Region</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2975-2981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134140v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health risk assessment to 1, 3-butadiene and concomitant pollutants of populations living in the vicinity of synthetic rubber's plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la ressource à la séance en classe : le cas de la proportionnalité en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Cicolella</w:t>
+                <w:t xml:space="preserve">Stéphane Ginouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conference of the International Society of Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Actes du 41e colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mont-de-Marsan, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969863v1</w:t>
+                <w:t xml:space="preserve">hal-02134140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Health risk assessment to 1, 3-butadiene and concomitant pollutants of populations living in the vicinity of synthetic rubber's plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Gonzalez-Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Perth, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Health risk assessment to 1, 3 butadiene and concomitant pollutants of populations living in the vicinity of synthetic rubber's plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Gonzalez-Flesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cicolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Annual Meeting International Society of Exposure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2339,51 +2434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête sur les pratiques d'enseignement des mathématiques, PRAESCO, en classe de CM2 en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2421,192 +2516,192 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82p, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Chellougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Pensée Sauvage éditions, Vol.1, (239 p.), 2019, ISBN 978 2 85919 335 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2616,51 +2711,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praesco : Notre enquête sur les pratiques enseignantes en mathématiques en CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2708,73 +2803,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, http://www.cafepedagogique.net/lexpresso/Pages/2021/03/09032021Article637508704322273896.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMSS : Que faudrait-il faire ? Que faudrait-il surtout éviter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2822,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://www.cafepedagogique.net/lexpresso/Pages/2020/12/08122020Article637430181185203796.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2876,104 +2971,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sémiotique sur le travail privé des élèves lorsqu'ils résolvent des problèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2983,51 +3078,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête sur les pratiques d'enseignement des mathématiques, PRAESCO, en classe de CM2 en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3083,51 +3178,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Série Études - Document de travail n° 2022.E05, DEPP-MEN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3137,114 +3232,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du processus d'Institutionnalisation dans les pratiques de fin d'école primaire : le cas de l'enseignement des fractions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Paris VII, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3391,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asius Lo&#239;c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asius Lo&#239;c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>