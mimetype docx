--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -338,404 +338,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger la forme scolaire à partir de l’expérience de la continuité pédagogique : analyse comparative des pratiques d’une enseignante avant et pendant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/diversite.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791675v1</w:t>
+                <w:t xml:space="preserve">hal-03907417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la forme scolaire à partir de l’expérience de la continuité pédagogique : analyse comparative des pratiques d’une enseignante avant et pendant le confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200, </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/diversite.1653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907417v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Étudier les classes inversées en mathématiques. Préalables méthodologiques sur les cours : le cas particulier des &amp;quot;capsules&amp;quot; »</w:t>
+                <w:t xml:space="preserve">Gestes professionnels et exercice de la vigilance didactique : le cas d'une enseignante experte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Robert</w:t>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (216), pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.10332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.12011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544007v1</w:t>
+                <w:t xml:space="preserve">hal-04954519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes professionnels et exercice de la vigilance didactique : le cas d'une enseignante experte</w:t>
+                <w:t xml:space="preserve">« Étudier les classes inversées en mathématiques. Préalables méthodologiques sur les cours : le cas particulier des &amp;quot;capsules&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Boutrais</w:t>
+                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (216), pp.5-22. </w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.12011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ree.10332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954519v1</w:t>
+                <w:t xml:space="preserve">hal-03544007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des conditions nécessaires pour favoriser l'exercice de la vigilance didactique des formateurs en formation initiale ciblée sur les liens entre apports théoriques et pratiques en classe</w:t>
               </w:r>
@@ -946,77 +946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,204 +1035,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe inversée: quel impact sur les connaissances ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chambris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.25-47</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517139v1</w:t>
+                <w:t xml:space="preserve">hal-01724757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur les nombres à la transition école-collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classe inversée: quel impact sur les connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chambris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allard</w:t>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.25-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724757v1</w:t>
+                <w:t xml:space="preserve">hal-02517139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1352,243 +1352,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
+                <w:t xml:space="preserve">Enquêter sur les pratiques d’enseignement pour les mettre en lien avec les apprentissages des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Peltier-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22è école de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t>
+              <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571601v1</w:t>
+                <w:t xml:space="preserve">hal-05188696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les pratiques d’enseignement pour les mettre en lien avec les apprentissages des élèves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+                <w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque de l'Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin. pp.748-759</w:t>
+              <w:t xml:space="preserve">22è école de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188696v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous disent les professeurs de CM2 de leurs pratiques d'enseignement des mathématiques</w:t>
               </w:r>
@@ -1689,234 +1689,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L’ETUDE DE PRATIQUES ENSEIGNANTES EN GEOMETRIE AUX POSSIBILITES D’ENRICHISSEMENT DE CES PRATIQUES : FOCALE SUR L’EXERCICE DE LA VIGILANCE DIDACTIQUE</w:t>
+                <w:t xml:space="preserve">Quelles relations entre l'exercice de la vigilance didactique, le travail hors la classe et les gestes d'ajustement pendant la classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458750v1</w:t>
+                <w:t xml:space="preserve">hal-04955342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre l'exercice de la vigilance didactique, le travail hors la classe et les gestes d'ajustement pendant la classe ?</w:t>
+                <w:t xml:space="preserve">DE L’ETUDE DE PRATIQUES ENSEIGNANTES EN GEOMETRIE AUX POSSIBILITES D’ENRICHISSEMENT DE CES PRATIQUES : FOCALE SUR L’EXERCICE DE LA VIGILANCE DIDACTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Boutrais</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19ème école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955342v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtes vidéos de cours (capsules) : une ressource pour la classe inversée, avantages et inconvénients. Point de vue d'enseignants et de didacticiennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allard, Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to use a protractor: Touch screen tablet or not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asius Lo&#239;c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard, C&#233;cile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier-Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chanudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asius Lo&#239;c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/media/118634/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01249807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>