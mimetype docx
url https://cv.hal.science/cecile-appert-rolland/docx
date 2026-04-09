--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2191,235 +2191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility states in bidirectional cargo transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Klein</w:t>
+                <w:t xml:space="preserve">Two dimensional outflows for cellular automata with shuffle updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikashi Arita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/68005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (10), pp.P10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139050v1</w:t>
+                <w:t xml:space="preserve">hal-02139058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional outflows for cellular automata with shuffle updates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cividini</w:t>
+                <w:t xml:space="preserve">Motility states in bidirectional cargo transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (10), pp.P10019. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (6), pp.68005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/68005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139058v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delayed Follow-the-Leader model for pedestrians walking in line</w:t>
               </w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffle Updates in an Evacuation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikashi Arita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,378 +3170,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Crossing pedestrian traffic flows, the diagonal stripe pattern, and the chevron effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (34), pp.345002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/34/345002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808691v1</w:t>
+                <w:t xml:space="preserve">hal-00835461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
+                <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842083v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing pedestrian traffic flows, the diagonal stripe pattern, and the chevron effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (34), pp.345002. </w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/34/345002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835461v1</w:t>
+                <w:t xml:space="preserve">hal-00842083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-mediated interaction between driven particles crossing a perpendicular flow</w:t>
               </w:r>
@@ -3612,519 +3612,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of pedestrians walking in line: Stepping behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chabiron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asja Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.046111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716032v1</w:t>
+                <w:t xml:space="preserve">hal-00714721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bottleneck model for bidirectional transport controlled by fluctuations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/40009⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661641v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic following behaviors for crowd simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bottleneck model for bidirectional transport controlled by fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03028.x⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.40009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/40009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817688v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of pedestrians walking in line: Stepping behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic following behaviors for crowd simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03028.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-lane TASEP model for crossing pedestrian traffic flows</w:t>
               </w:r>
@@ -4195,154 +4195,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic relaxation after on-ramps in real data and in cellular automata simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle interactions and lattice dynamics: Scenarios for efficient bidirectional stochastic transport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
+                <w:t xml:space="preserve">M. Ebbinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.P07004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817670v1</w:t>
+                <w:t xml:space="preserve">hal-00714724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process with open boundary conditions</w:t>
+                <w:t xml:space="preserve">Intersection of two TASEP traffic lanes with frozen shuffle update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
@@ -4351,99 +4343,108 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.P07013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, pp.P10014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/10/P10014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609982v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of pedestrians walking in line -- Fundamental diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asja Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,425 +4511,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection of two TASEP traffic lanes with frozen shuffle update</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+                <w:t xml:space="preserve">Macroscopic relaxation after on-ramps in real data and in cellular automata simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/10/P10014⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714722v1</w:t>
+                <w:t xml:space="preserve">hal-00817670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle interactions and lattice dynamics: Scenarios for efficient bidirectional stochastic transport?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process with open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Santen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.P07004</w:t>
+              <w:t xml:space="preserve">, 2011, pp.P07013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714724v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process on a ring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+                <w:t xml:space="preserve">Two-way multi-lane traffic model for pedestrians in corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.351-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590468v1</w:t>
+                <w:t xml:space="preserve">hal-00589710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way multi-lane traffic model for pedestrians in corridors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+                <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process on a ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.P07009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589710v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de suivi réaliste pour la simulation de foules</w:t>
               </w:r>
@@ -5247,77 +5247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional transport on dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ebbinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.040901(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,51 +8198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533404022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Mullick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.130251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Amos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Baratchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2025.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butano Matteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bp6w-v6xb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Warren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Warren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2020.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N. Kuperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebast&#237;an Bouzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36711-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Hilhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aabc7e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert-Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Santen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/38006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cividini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa72d4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Evans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/09/093206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ebbinghaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2015.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/68005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Narski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2015.10.579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cividini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02328-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hilhorst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/222001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/20002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/34/345002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/07/p07015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jeli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/40009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03028.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF14RWZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/06/P06009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRSRM0BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.036111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/10/P10014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebbinghaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schiffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schehr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Wijland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9254-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.010601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2498" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004599526997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP5F8HBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7976-9_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.16.011001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_57" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47473-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.20XX.X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.3258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.2061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533404022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Mullick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.130251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Amos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Baratchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2025.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butano Matteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bp6w-v6xb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Warren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Warren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2020.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N. Kuperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebast&#237;an Bouzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36711-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Hilhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aabc7e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert-Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Santen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/38006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cividini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa72d4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Evans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/09/093206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ebbinghaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2015.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/68005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Narski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2015.10.579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cividini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02328-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hilhorst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/222001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/20002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/34/345002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/07/p07015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jeli&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/40009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03028.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF14RWZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/06/P06009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebbinghaus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/10/P10014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.036111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.08.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRSRM0BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schiffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schehr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Wijland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9254-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.010601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2498" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004599526997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP5F8HBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7976-9_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.16.011001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_57" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47473-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.20XX.X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.3258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.2061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>