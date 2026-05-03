--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2191,235 +2191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional outflows for cellular automata with shuffle updates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cividini</w:t>
+                <w:t xml:space="preserve">Motility states in bidirectional cargo transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10019⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (6), pp.68005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/68005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139058v1</w:t>
+                <w:t xml:space="preserve">hal-02139050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility states in bidirectional cargo transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Klein</w:t>
+                <w:t xml:space="preserve">Two dimensional outflows for cellular automata with shuffle updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikashi Arita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111 (6), pp.68005. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (10), pp.P10019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/68005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139050v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delayed Follow-the-Leader model for pedestrians walking in line</w:t>
               </w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffle Updates in an Evacuation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikashi Arita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,378 +3170,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing pedestrian traffic flows, the diagonal stripe pattern, and the chevron effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+                <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/34/345002⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835461v1</w:t>
+                <w:t xml:space="preserve">hal-00808691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
+                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808691v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Crossing pedestrian traffic flows, the diagonal stripe pattern, and the chevron effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (34), pp.345002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/34/345002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842083v1</w:t>
+                <w:t xml:space="preserve">hal-00835461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-mediated interaction between driven particles crossing a perpendicular flow</w:t>
               </w:r>
@@ -3612,519 +3612,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of pedestrians walking in line: Stepping behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asja Jelić</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714721v1</w:t>
+                <w:t xml:space="preserve">hal-00716032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bottleneck model for bidirectional transport controlled by fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.40009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/40009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716032v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bottleneck model for bidirectional transport controlled by fluctuations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Realistic following behaviors for crowd simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03028.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/40009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661641v1</w:t>
+                <w:t xml:space="preserve">hal-00817688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic following behaviors for crowd simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of pedestrians walking in line: Stepping behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.046111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00817688v1</w:t>
+                <w:t xml:space="preserve">hal-00714721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-lane TASEP model for crossing pedestrian traffic flows</w:t>
               </w:r>
@@ -4195,146 +4195,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle interactions and lattice dynamics: Scenarios for efficient bidirectional stochastic transport?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic relaxation after on-ramps in real data and in cellular automata simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ebbinghaus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Santen</w:t>
+                <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714724v1</w:t>
+                <w:t xml:space="preserve">hal-00817670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection of two TASEP traffic lanes with frozen shuffle update</w:t>
+                <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process with open boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
@@ -4343,108 +4351,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.P10014. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, pp.P07013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/10/P10014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00714722v1</w:t>
+                <w:t xml:space="preserve">hal-00609982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of pedestrians walking in line -- Fundamental diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asja Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,225 +4510,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic relaxation after on-ramps in real data and in cellular automata simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Du Boisberranger</w:t>
+                <w:t xml:space="preserve">Intersection of two TASEP traffic lanes with frozen shuffle update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.P10014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/10/P10014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817670v1</w:t>
+                <w:t xml:space="preserve">hal-00714722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process with open boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle interactions and lattice dynamics: Scenarios for efficient bidirectional stochastic transport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ebbinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.P07013</w:t>
+              <w:t xml:space="preserve">, 2011, pp.P07004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way multi-lane traffic model for pedestrians in corridors</w:t>
               </w:r>
@@ -5247,77 +5247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional transport on dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ebbinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.040901(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,51 +8198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533404022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Mullick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.130251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Amos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Baratchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2025.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butano Matteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bp6w-v6xb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Warren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Warren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2020.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N. Kuperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebast&#237;an Bouzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36711-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Hilhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aabc7e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert-Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Santen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/38006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cividini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa72d4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Evans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/09/093206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ebbinghaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2015.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/68005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Narski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2015.10.579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cividini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02328-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hilhorst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/222001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/20002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/34/345002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/07/p07015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jeli&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/40009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03028.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF14RWZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/06/P06009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebbinghaus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/10/P10014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.036111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.08.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRSRM0BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schiffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schehr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Wijland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9254-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.010601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2498" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004599526997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP5F8HBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7976-9_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.16.011001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_57" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47473-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.20XX.X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.3258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.2061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533404022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Mullick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.130251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Amos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Baratchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2025.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butano Matteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bp6w-v6xb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Warren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Warren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2020.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N. Kuperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebast&#237;an Bouzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36711-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Hilhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aabc7e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert-Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Santen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/38006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cividini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa72d4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Evans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/09/093206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ebbinghaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2015.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/68005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Narski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2015.10.579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cividini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02328-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hilhorst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/222001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/20002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/34/345002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/07/p07015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jeli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/40009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03028.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF14RWZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/06/P06009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRSRM0BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.036111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/10/P10014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebbinghaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schiffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schehr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Wijland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9254-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.010601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2498" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004599526997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP5F8HBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7976-9_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.16.011001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_57" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47473-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.20XX.X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.3258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.2061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>