--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field games for high-density crowds: The discount factor reproduces experiments but raises numerical issues</w:t>
+                <w:t xml:space="preserve">Eliminating Bias in Pedestrian Density Estimation: A Voronoi Cell Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratik Mullick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ullmo</w:t>
+                <w:t xml:space="preserve">William H Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202533404022⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.130251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2024.130251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262060v1</w:t>
+                <w:t xml:space="preserve">hal-04669293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating Bias in Pedestrian Density Estimation: A Voronoi Cell Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mean-field games for high-density crowds: The discount factor reproduces experiments but raises numerical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William H Warren</w:t>
+                <w:t xml:space="preserve">Matteo Butano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.130251. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Traffic and Granular Flow 2024 (TGF’24), 334, pp.04022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2024.130251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533404022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669293v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossary for Research on Human Crowd Dynamics - 2nd Edition</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyn Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Baratchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -461,51 +461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Depth Field Cameras Preserving Anonymity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Habet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -565,64 +565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discounted Mean-Field Game model of a dense static crowd with variable information crossed by an intruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butano Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (4), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrians in static crowds are not grains, but game players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Butano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,77 +790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of pedestrians walking in line without density constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (2), pp.024309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,77 +894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of emergent patterns in crossing flows of pedestrians reveals an invariant of 'stripe' formation in human data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratik Mullick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,64 +1028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Collective Pedestrian Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastían Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nash equilibrium in a stochastic model of two competing athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik-Jan Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des embouteillages à toutes les échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archicube </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-strategy Nash equilibrium for a discontinuous symmetric N -player game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik-Jan Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (9), pp.095001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous pulsing states in an active particle system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2093,51 +2093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular transport driven by cytoskeletal motors: General mechanisms and defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Ebbinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2210,51 +2210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility states in bidirectional cargo transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,51 +2327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikashi Arita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (10), pp.P10019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2533,1559 +2533,1559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Flows: From Individuals to Crowds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Environmental control of microtubule-based bidirectional cargo transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Degond</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.09.062⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (1), pp.18004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139076v1</w:t>
+                <w:t xml:space="preserve">hal-02139089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control of microtubule-based bidirectional cargo transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Shuffle Updates in an Evacuation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikashi Arita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/18004⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139089v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffle Updates in an Evacuation Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fluctuation effects in bidirectional cargo transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.09.019⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (14), pp.3215-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02328-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139085v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation effects in bidirectional cargo transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludger Santen</w:t>
+                <w:t xml:space="preserve">Exact domain wall theory for deterministic TASEP with parallel update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 223 (14), pp.3215-3225. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.222001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02328-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/22/222001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139073v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact domain wall theory for deterministic TASEP with parallel update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Pedestrian Flows: From Individuals to Crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik-Jan Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.222001. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.468-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/22/222001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874055v1</w:t>
+                <w:t xml:space="preserve">hal-02139076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonal patterns and chevron effect in intersecting traffic flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hendrik-Jan Hilhorst</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/20002⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737983v1</w:t>
+                <w:t xml:space="preserve">hal-00842083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Crossing pedestrian traffic flows, the diagonal stripe pattern, and the chevron effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (34), pp.345002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/34/345002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842083v1</w:t>
+                <w:t xml:space="preserve">hal-00835461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing pedestrian traffic flows, the diagonal stripe pattern, and the chevron effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+                <w:t xml:space="preserve">Wake-mediated interaction between driven particles crossing a perpendicular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cividini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (34), pp.345002. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.P07015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/34/345002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/07/p07015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835461v1</w:t>
+                <w:t xml:space="preserve">hal-00835465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake-mediated interaction between driven particles crossing a perpendicular flow</w:t>
+                <w:t xml:space="preserve">Diagonal patterns and chevron effect in intersecting traffic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik-Jan Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.P07015. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (2), pp.20002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/07/p07015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835465v1</w:t>
+                <w:t xml:space="preserve">hal-00737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Realistic following behaviors for crowd simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.489-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03028.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716032v1</w:t>
+                <w:t xml:space="preserve">hal-00817688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bottleneck model for bidirectional transport controlled by fluctuations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/40009⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661641v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic following behaviors for crowd simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bottleneck model for bidirectional transport controlled by fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03028.x⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.40009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/40009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817688v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of pedestrians walking in line: Stepping behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asja Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.046111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-lane TASEP model for crossing pedestrian traffic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,64 +4317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process with open boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.P07013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4399,90 +4399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of pedestrians walking in line -- Fundamental diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asja Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85, pp.036111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4529,64 +4529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersection of two TASEP traffic lanes with frozen shuffle update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.P10014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,64 +4715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way multi-lane traffic model for pedestrians in corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,64 +4823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen shuffle update for an asymmetric exclusion process on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.P07009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiale Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (2), pp.67-76</w:t>
@@ -5033,330 +5033,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-dynamics of two-lane driven lattice gases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludger Santen</w:t>
+                <w:t xml:space="preserve">Bidirectional transport on dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ebbinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.040901(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488851v1</w:t>
+                <w:t xml:space="preserve">hal-00446329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous symmetry breaking in a two-lane model for bidirectional overtaking traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.P08024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/08/P08024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional transport on dynamic networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Santen</w:t>
+                <w:t xml:space="preserve">Shock-dynamics of two-lane driven lattice gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schiffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.P06002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/06/P06002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446329v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of short range interactions in vehicular traffic</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal cumulants of the current in diffusive systems on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Derrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,51 +5541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Formalism for Systems with Markov Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric van Wijland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic properties of systems with Markov dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric van Wijland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional lattice gas with minimal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique d'Humières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,90 +6635,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of density estimation for pedestrians moving in small groups without a spatial boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratik Mullick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGF 2022 - International Conference on Traffic and Granular Flow '22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Delhi, India. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Collective Pedestrian Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,51 +6877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in Physical Space: The Example of Pedestrians, Cars, and Molecular Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Modeling of Cargo Transport by Teams of Molecular Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7089,77 +7089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the following dynamics of pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asja Jelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,51 +7236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen Shuffle Update in Simple Geometries: A First Step to Simulate Pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik-Jan Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7327,64 +7327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macroscopic Model for Bidirectional Pedestrian Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7431,64 +7431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and first-order jamming transition in crossing pedestrian traffic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cividini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7571,90 +7571,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling vehicle and pedestrian collective dynamics: Challenges and advancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Seyfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Bracke, Ralf Pieper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.Pages 125-155, 2025, </w:t>
@@ -7737,64 +7737,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-Field Games Modeling of Anticipation in Dense Crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butano Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17815/CD.20XX.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Influence on Microtubule-Based Bidirectional Cargo Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7951,51 +7951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Santen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Ebbinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal, Volume 106, Issue 2, Supplement 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.363a (Conference abstract). </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8198,51 +8198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533404022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Mullick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.130251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Amos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Baratchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2025.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butano Matteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bp6w-v6xb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Warren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Warren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2020.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N. Kuperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebast&#237;an Bouzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36711-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Hilhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aabc7e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert-Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Santen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/38006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cividini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa72d4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Evans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/09/093206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ebbinghaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2015.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/68005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Narski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2015.10.579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cividini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02328-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hilhorst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/222001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/20002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/34/345002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/07/p07015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jeli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/40009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03028.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF14RWZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/06/P06009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRSRM0BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.036111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/10/P10014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebbinghaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schiffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schehr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Wijland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9254-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.010601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2498" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004599526997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP5F8HBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7976-9_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.16.011001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_57" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47473-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.20XX.X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.3258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.2061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Mullick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.130251" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Butano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533404022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Amos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Baratchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2025.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butano Matteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.4.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533131v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Echeverr&#237;a-Huarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.024612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bp6w-v6xb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Warren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Warren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duigou-Majumdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2020.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b76" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo N. Kuperman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebast&#237;an Bouzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36711-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Hilhorst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aabc7e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert-Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schehr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Santen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/120/38006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cividini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa72d4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Evans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/09/093206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ebbinghaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2015.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/68005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Narski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2015.10.579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/18004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02328-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cividini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Hilhorst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/222001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.09.062" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/34/345002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/07/p07015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/20002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03028.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FF14RWZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jeli&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/40009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/06/P06009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRSRM0BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646304v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.036111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/10/P10014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ebbinghaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498092v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schehr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/08/P08024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schiffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Wijland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9254-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.010601" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balibar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2498" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004599526997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP5F8HBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7976-9_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.16.011001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_57" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_48" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-47473-7_5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.20XX.X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.3258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.2061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>